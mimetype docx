--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -431,51 +431,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04287631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -958,403 +958,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : V. Département de la Guadeloupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systématique, biologie, écologie, répartition et statut de conservation du Calotriton des Pyrénées Calotriton asper (Dugès, 1852) (Amphibia, Urodela, Salamandridae) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivan Ineich</w:t>
+                <w:t xml:space="preserve">Gilles Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Trochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HERP me ! </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049400v1</w:t>
+                <w:t xml:space="preserve">hal-03547711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systématique, biologie, écologie, répartition et statut de conservation du Calotriton des Pyrénées Calotriton asper (Dugès, 1852) (Amphibia, Urodela, Salamandridae) en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The publication date, onomatophore and onymotope of Emoia cyanura (Squamata: Scincidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Ohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frétey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HERP me ! </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547711v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The publication date, onomatophore and onymotope of Emoia cyanura (Squamata: Scincidae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
+                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : V. Département de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe De Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Frétey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (25), </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.6-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48716/bullshf.178-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445659v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : IV. Département de Mayotte</w:t>
               </w:r>
@@ -1478,51 +1478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste taxinomique des Serpents des Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2059,70 +2059,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste taxinomique de l’herpétofaune dans l’outre-mer français : II. Collectivité de Saint-Barthélemy</w:t>
+                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : II. Collectivité de Saint-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,783 +2160,658 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 166, pp.59-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982547v1</w:t>
+                <w:t xml:space="preserve">mnhn-04274085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : II. Collectivité de Saint-Barthélemy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From inselberg to inselberg: floristic patterns across scales in French Guiana (South America)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2017.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04274085v1</w:t>
+                <w:t xml:space="preserve">hal-01494703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From inselberg to inselberg: floristic patterns across scales in French Guiana (South America)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : I. Collectivité de Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.37-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2017.02.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01494703v1</w:t>
+                <w:t xml:space="preserve">mnhn-04285426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : I. Collectivité de Saint-Martin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vidal</w:t>
+                <w:t xml:space="preserve">Une carte de france de continuités écologiques bocagères d'importance nationale pour le projet TVB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horace da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 164, pp.37-54</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (3-4), pp.305-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04285426v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une carte de france de continuités écologiques bocagères d'importance nationale pour le projet TVB</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La station de recherches de Saint-Eugène : situation, environnement et présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rlnguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 68 (3-4), pp.305-317</w:t>
+              <w:t xml:space="preserve">, 2002, Sup8, pp.21-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530586v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La station de recherches de Saint-Eugène : situation, environnement et présentation générale</w:t>
-[...98 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Ecological changes in recent land-bridge islands in French Guiana, with emphasis on vertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+                <w:t xml:space="preserve">S. Ringuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ringuet</w:t>
+                <w:t xml:space="preserve">O. Claessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Claessens</w:t>
+                <w:t xml:space="preserve">J.C. de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 91, pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2946,279 +2821,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Barnier</w:t>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Figuet</w:t>
+                <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Laville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Barnier</w:t>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Figuet</w:t>
+                <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Laville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3365,51 +3240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322198v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe De Massary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodinson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Altman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Gowda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Ying Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.183-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Nouira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.180-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lescure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.181-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.178-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03547711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalibard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03445659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a25" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie A Courtois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04482" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.02.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace da Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rlnguet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringuet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claessens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322198v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe De Massary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodinson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Altman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Gowda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Ying Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.183-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Nouira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.180-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lescure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.181-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03547711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalibard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03445659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a25" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.178-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie A Courtois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04482" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.02.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace da Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rlnguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claessens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>