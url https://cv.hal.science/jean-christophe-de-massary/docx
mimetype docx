--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -958,269 +958,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systématique, biologie, écologie, répartition et statut de conservation du Calotriton des Pyrénées Calotriton asper (Dugès, 1852) (Amphibia, Urodela, Salamandridae) en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The publication date, onomatophore and onymotope of Emoia cyanura (Squamata: Scincidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Ohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frétey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HERP me ! </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547711v1</w:t>
+                <w:t xml:space="preserve">hal-03445659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The publication date, onomatophore and onymotope of Emoia cyanura (Squamata: Scincidae)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systématique, biologie, écologie, répartition et statut de conservation du Calotriton des Pyrénées Calotriton asper (Dugès, 1852) (Amphibia, Urodela, Salamandridae) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Trochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HERP me ! </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445659v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : V. Département de la Guadeloupe</w:t>
               </w:r>
@@ -1817,269 +1817,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste taxinomique de l’herpétofaune dans l’outre-mer français : III. Collectivité territoriale de Martinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Dewynter</w:t>
+                <w:t xml:space="preserve">Habitat diversity associated with island size and environmental filtering control the species richness of rock-savanna plants in neotropical inselbergs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponge Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (9), pp.1536-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.04482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982545v1</w:t>
+                <w:t xml:space="preserve">hal-02276992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat diversity associated with island size and environmental filtering control the species richness of rock-savanna plants in neotropical inselbergs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sarthou</w:t>
+                <w:t xml:space="preserve">Liste taxinomique de l’herpétofaune dans l’outre-mer français : III. Collectivité territoriale de Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ineich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Herpétologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 169 (53-82)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.04482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276992v1</w:t>
+                <w:t xml:space="preserve">hal-02982545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste taxinomique de l'herpétofaune dans l'outre-mer français : II. Collectivité de Saint-Barthélemy</w:t>
               </w:r>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From inselberg to inselberg: floristic patterns across scales in French Guiana (South America)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322198v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe De Massary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodinson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Altman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Gowda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Ying Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.183-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Nouira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.180-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lescure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.181-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03547711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalibard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03445659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a25" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.178-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie A Courtois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04482" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.02.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace da Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rlnguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claessens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322198v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe De Massary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rodinson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Altman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Gowda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Ying Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.183-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Nouira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;tey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.180-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lescure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ineich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.181-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03445659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03547711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalibard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48716/bullshf.178-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04173229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie A Courtois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheylan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sarthou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04274085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.02.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace da Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rlnguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claessens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>