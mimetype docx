--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,161 +261,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLP-1-mediated targeting of inflammation corrects obesogenic memory in male mice</w:t>
+                <w:t xml:space="preserve">Balanced polyunsaturated fatty acids diet prevents the D-galactose-induced neuroinflammation and cognitive impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Léon</w:t>
+                <w:t xml:space="preserve">Ivan Marniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Benoit</w:t>
+                <w:t xml:space="preserve">Juliette Dupont-Viratelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Clark</w:t>
+                <w:t xml:space="preserve">Flavie Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zizzari</w:t>
+                <w:t xml:space="preserve">Alexandra Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Yang</w:t>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Neuroscience Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.106989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db24-1071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nsa.2026.106989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191590v1</w:t>
+                <w:t xml:space="preserve">hal-05606359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodent models of Alzheimer's disease: Critical analysis of current hypotheses and pathways for future research</w:t>
               </w:r>
@@ -663,4036 +663,4170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglial GPR56 is the molecular target of maternal immune activation-induced parvalbumin-positive interneuron deficits</w:t>
+                <w:t xml:space="preserve">GLP-1-mediated targeting of inflammation corrects obesogenic memory in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diankun Yu</w:t>
+                <w:t xml:space="preserve">Stéphane Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+                <w:t xml:space="preserve">Julie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beika Zhu</w:t>
+                <w:t xml:space="preserve">Samantha Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Kishore</w:t>
+                <w:t xml:space="preserve">Philippe Zizzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abm2545⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db24-1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115237v1</w:t>
+                <w:t xml:space="preserve">hal-05191590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Plaque associated microglia hyper-secrete extracellular vesicles and accelerate tau propagation in a humanized APP mouse model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Clayton</w:t>
+                <w:t xml:space="preserve">Microglial GPR56 is the molecular target of maternal immune activation-induced parvalbumin-positive interneuron deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diankun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ericsson</w:t>
+                <w:t xml:space="preserve">Beika Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Kishore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13024-021-00447-2⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abm2545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259490v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine yeast species show strong inter- and intra-specific variability in their sensitivity to ultraviolet radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Plaque associated microglia hyper-secrete extracellular vesicles and accelerate tau propagation in a humanized APP mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma C. Hays</w:t>
+                <w:t xml:space="preserve">Shawn Herron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naotoshi Iwahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ericsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103864⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13024-021-00447-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385929v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaque associated microglia hyper-secrete extracellular vesicles and accelerate tau propagation in a humanized APP mouse model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wine yeast species show strong inter- and intra-specific variability in their sensitivity to ultraviolet radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Ericsson</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruba Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merina Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinidhi Venkatesan Kalavai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma C. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13024-021-00440-9⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (611), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259493v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2RX7 inhibitor suppresses exosome secretion and disease phenotype in P301S tau transgenic mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Ruan</w:t>
+                <w:t xml:space="preserve">Plaque associated microglia hyper-secrete extracellular vesicles and accelerate tau propagation in a humanized APP mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jianqiao Hu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Herron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naotoshi Iwahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ericsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13024-020-00396-2⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 16, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13024-021-00440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259497v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of colony stimulating factor 1 receptor corrects maternal inflammation-induced microglial and synaptic dysfunction and behavioral abnormalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hana Yeh</w:t>
+                <w:t xml:space="preserve">P2RX7 inhibitor suppresses exosome secretion and disease phenotype in P301S tau transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinidhi Venkatesan Kalavai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia van Enoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13024-020-00396-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-020-0671-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03259500v1</w:t>
+                <w:t xml:space="preserve">hal-03259497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 long chain PUFA supplementation promotes a pro-resolving oxylipin profile in the brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rey</w:t>
+                <w:t xml:space="preserve">Inhibition of colony stimulating factor 1 receptor corrects maternal inflammation-induced microglial and synaptic dysfunction and behavioral abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiko Ikezu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Woodbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia van Enoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.07.025⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-020-0671-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627173v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cre-inducible Adeno Associated Virus-mediated Expression of P301L Mutant Tau Causes Motor Deficits and Neuronal Degeneration in the Substantia Nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Botros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Enoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Bockmiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Herron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 422, pp.65-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2019.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimmune Crosstalk through Extracellular Vesicles in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Herron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Botros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneya Ikezu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (5), pp.361-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tins.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood biomarkers for evaluation of perinatal encephalopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary n-3 long chain PUFA supplementation promotes a pro-resolving oxylipin profile in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances Northington</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOP.0000000000000591⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259511v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amygdala hyper-connectivity in a mouse model of unpredictable early life stress</w:t>
+                <w:t xml:space="preserve">Blood biomarkers for evaluation of perinatal encephalopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Wei</w:t>
+                <w:t xml:space="preserve">Ernest Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Hao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allen Everett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Northington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-018-0092-z⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.199-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOP.0000000000000591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259513v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating bacterial lipopolysaccharide-induced inflammation reduces flow in brain-irrigating arteries independently from cerebrovascular prostaglandin production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amygdala hyper-connectivity in a mouse model of unpredictable early life stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Griton</w:t>
+                <w:t xml:space="preserve">Frances Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline André</w:t>
+                <w:t xml:space="preserve">Garth Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Miraux</w:t>
+                <w:t xml:space="preserve">Lan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.01.018⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0092-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376362v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating bacterial lipopolysaccharide-induced inflammation reduces flow in brain-irrigating arteries independently from cerebrovascular prostaglandin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Griton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 346, pp.160-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic cross-talk between microglia and peripheral monocytes underlies stress-induced neuroinflammation and behavioral consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wohleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79, pp.40-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life stress perturbs the maturation of microglia in the developing hippocampus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating bacterial lipopolysaccharide-induced inflammation reduces flow in brain-irrigating arteries independently from cerebrovascular prostaglandin production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villéga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Madore</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Griton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Miraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 346, pp.160-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259519v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid and neuroinflammation in aging and Alzheimer’s disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Early life stress perturbs the maturation of microglia in the developing hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/NUA-150049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630551v1</w:t>
+                <w:t xml:space="preserve">hal-03259519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 PUFAs deficiency increases vulnerability to inflammation-induced spatial memory impairment</w:t>
+                <w:t xml:space="preserve">Dietary n-3 PUFAs Deficiency Increases Vulnerability to Inflammation-Induced Spatial Memory Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thomazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (12), pp.2774-2787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640350v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic Increase in n-3/n-6 Fatty Acid Ratio Protects Against Cognitive Deficits Induced by an Immune Challenge through Decrease of Neuroinflammation</w:t>
+                <w:t xml:space="preserve">Microglia in neuronal plasticity: influence of stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jing Xuan Kang</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric S. Wohleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (Part A), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259541v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 PUFAs Deficiency Increases Vulnerability to Inflammation-Induced Spatial Memory Impairment</w:t>
+                <w:t xml:space="preserve">Microglial Activation Enhances Associative Taste Memory through Purinergic Modulation of Glutamatergic Neurotransmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saucisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (7), pp.3022-3033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3028-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259529v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglia in neuronal plasticity: influence of stress</w:t>
+                <w:t xml:space="preserve">Transgenic increase in n-3/n-6 fatty acid ratio protects against cognitive deficits induced by an immune challenge through decrease of neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric S. Wohleb</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xuan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.12.034⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.525-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636176v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglial Activation Enhances Associative Taste Memory through Purinergic Modulation of Glutamatergic Neurotransmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid and neuroinflammation in aging and Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3028-14.2015⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NUA-150049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259535v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic increase in n-3/n-6 fatty acid ratio protects against cognitive deficits induced by an immune challenge through decrease of neuroinflammation</w:t>
+                <w:t xml:space="preserve">Dietary n-3 PUFAs deficiency increases vulnerability to inflammation-induced spatial memory impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jing Xuan Kang</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 40 (3), pp.525-536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 40 (12), pp.2774-2787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635645v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Transgenic Increase in n-3/n-6 Fatty Acid Ratio Protects Against Cognitive Deficits Induced by an Immune Challenge through Decrease of Neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Aubert</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xuan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.021⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.525-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03259544v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in dual vasopressin/apelin neuron dysfunction during aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sauvant</w:t>
+                <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Palin</w:t>
+                <w:t xml:space="preserve">A. Sere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Mota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Dudit</w:t>
+                <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01369526v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+                <w:t xml:space="preserve">Mechanisms involved in dual vasopressin/apelin neuron dysfunction during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e87421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640850v1</w:t>
+                <w:t xml:space="preserve">hal-01369526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early morphofunctional plasticity of microglia in response to acute lipopolysaccharide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34, pp.151-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2013.08.008⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 41, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646632v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early morphofunctional plasticity of microglia in response to acute lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Madore</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Joffre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Aubert</w:t>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.151-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259548v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early morphofunctional plasticity of microglia in response to acute lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guesnet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (5), pp.721-731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 34, pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259550v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (5), pp.721-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02647840v1</w:t>
+                <w:t xml:space="preserve">hal-03259550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.721-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neuroinflammation and aging: influence of dietary n-3 polyunsaturated fatty acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (6), pp.301 - 306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl.2011.0412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4702,296 +4836,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage multidimensionnel : intérêt de l’outil HDeeP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Assises régionales de Nutrition Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary lipids and microglia priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cell Function in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.22531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5001,163 +5135,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 polyunsaturated fatty acids protect against the cognitive effects of a peripheral inflammation by targeting microglia morphofunctional activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cell Function in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. , Glia, 61 (Suppl.), 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.22530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5167,159 +5301,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 polyunsaturated fatty acid and neuroinflammation in aging: role in cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharma-Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, AAPS - Advances in the Pharmaceutical Sciences Series, 978-3-319-06150-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06151-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5329,114 +5463,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’inflammation centrale sur la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02809292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5583,51 +5717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Venkatesan Kalavai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ruan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05191590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db24-1071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasindu Hansana Singhaarachchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Antal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Culmsee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diankun Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beika Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Kishore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm2545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clayton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Herron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotoshi Iwahara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ericsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-021-00447-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruba Pathak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Varghese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Hays" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103864" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-021-00440-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259497v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Enoo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiao Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-020-00396-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ikezu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Woodbury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0671-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Botros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Enoo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bockmiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.10.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneya Ikezu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2019.02.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Graham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Everett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Northington" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOP.0000000000000591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Johnson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Thompson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0092-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.01.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wohleb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.04.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2016.06.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saucisse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parkes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabanne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3028-14.2015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mota" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087421" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256718.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06151-1_6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Venkatesan Kalavai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ruan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05606359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marniquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont-Viratelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Crespo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2026.106989" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasindu Hansana Singhaarachchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Antal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Culmsee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05191590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db24-1071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diankun Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beika Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Kishore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm2545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clayton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Herron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotoshi Iwahara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ericsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-021-00447-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruba Pathak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Varghese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Hays" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103864" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-021-00440-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Enoo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiao Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-020-00396-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ikezu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Woodbury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0671-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Botros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Enoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bockmiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneya Ikezu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2019.02.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Graham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Everett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Northington" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOP.0000000000000591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Johnson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Thompson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0092-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.01.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wohleb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.04.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Yu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2016.06.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saucisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parkes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabanne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3028-14.2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mota" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087421" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256718.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06151-1_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>