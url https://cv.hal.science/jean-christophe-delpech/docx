--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1333,295 +1333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2RX7 inhibitor suppresses exosome secretion and disease phenotype in P301S tau transgenic mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Ruan</w:t>
+                <w:t xml:space="preserve">Inhibition of colony stimulating factor 1 receptor corrects maternal inflammation-induced microglial and synaptic dysfunction and behavioral abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiko Ikezu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Woodbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia van Enoo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianqiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13024-020-00396-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-020-0671-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259497v1</w:t>
+                <w:t xml:space="preserve">hal-03259500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of colony stimulating factor 1 receptor corrects maternal inflammation-induced microglial and synaptic dysfunction and behavioral abnormalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hana Yeh</w:t>
+                <w:t xml:space="preserve">P2RX7 inhibitor suppresses exosome secretion and disease phenotype in P301S tau transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinidhi Venkatesan Kalavai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia van Enoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Woodbury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia van Enoo</w:t>
+                <w:t xml:space="preserve">Jianqiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Molecular Neurodegeneration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-020-0671-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13024-020-00396-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259500v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cre-inducible Adeno Associated Virus-mediated Expression of P301L Mutant Tau Causes Motor Deficits and Neuronal Degeneration in the Substantia Nigra</w:t>
               </w:r>
@@ -2730,429 +2730,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 PUFAs Deficiency Increases Vulnerability to Inflammation-Induced Spatial Memory Impairment</w:t>
+                <w:t xml:space="preserve">Microglial Activation Enhances Associative Taste Memory through Purinergic Modulation of Glutamatergic Neurotransmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thomazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Madore</w:t>
+                <w:t xml:space="preserve">N. Saucisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+                <w:t xml:space="preserve">S. Parkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+                <w:t xml:space="preserve">C. Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (7), pp.3022-3033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3028-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259529v1</w:t>
+                <w:t xml:space="preserve">hal-03259535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglia in neuronal plasticity: influence of stress</w:t>
+                <w:t xml:space="preserve">Dietary n-3 PUFAs Deficiency Increases Vulnerability to Inflammation-Induced Spatial Memory Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric S. Wohleb</w:t>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.12.034⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (12), pp.2774-2787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636176v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglial Activation Enhances Associative Taste Memory through Purinergic Modulation of Glutamatergic Neurotransmission</w:t>
+                <w:t xml:space="preserve">Microglia in neuronal plasticity: influence of stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Saucisse</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Parkes</w:t>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacabanne</w:t>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Eric S. Wohleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (7), pp.3022-3033. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (Part A), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3028-14.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259535v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic increase in n-3/n-6 fatty acid ratio protects against cognitive deficits induced by an immune challenge through decrease of neuroinflammation</w:t>
               </w:r>
@@ -3164,64 +3164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Xuan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle St-Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1), pp.33-47. </w:t>
@@ -3419,117 +3419,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary n-3 PUFAs deficiency increases vulnerability to inflammation-induced spatial memory impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thomazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (12), pp.2774-2787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640350v1</w:t>
@@ -3566,64 +3566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Xuan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3967,90 +3967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.22-31. </w:t>
@@ -4113,90 +4113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early morphofunctional plasticity of microglia in response to acute lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.151-158. </w:t>
@@ -4431,51 +4431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4723,64 +4723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (6), pp.301 - 306. </w:t>
@@ -5014,64 +5014,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cell Function in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5175,64 +5175,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharma-Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5717,51 +5717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Venkatesan Kalavai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ruan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05606359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marniquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont-Viratelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Crespo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2026.106989" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasindu Hansana Singhaarachchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Antal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Culmsee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05191590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db24-1071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diankun Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beika Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Kishore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm2545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clayton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Herron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotoshi Iwahara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ericsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-021-00447-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruba Pathak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Varghese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Hays" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103864" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-021-00440-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Enoo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiao Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-020-00396-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ikezu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Woodbury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0671-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Botros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Enoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bockmiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneya Ikezu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2019.02.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Graham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Everett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Northington" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOP.0000000000000591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Johnson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Thompson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0092-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.01.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wohleb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.04.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Yu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2016.06.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saucisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parkes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabanne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3028-14.2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mota" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087421" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256718.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06151-1_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinidhi Venkatesan Kalavai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Ruan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106163" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05606359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marniquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupont-Viratelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Crespo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2026.106989" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasindu Hansana Singhaarachchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Antal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Culmsee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05191590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db24-1071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diankun Yu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beika Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Kishore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm2545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clayton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Herron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotoshi Iwahara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ericsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-021-00447-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruba Pathak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merina Varghese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C. Hays" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103864" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-021-00440-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ikezu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Woodbury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Enoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0671-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiao Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-020-00396-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Botros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Enoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bockmiller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneya Ikezu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2019.02.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Graham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Everett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Northington" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOP.0000000000000591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Johnson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Thompson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0092-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vill&#233;ga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Griton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franconi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.01.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wohleb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.04.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Yu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2016.06.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saucisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parkes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacabanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3028-14.2015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Palin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mota" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087421" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/256718.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06151-1_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>