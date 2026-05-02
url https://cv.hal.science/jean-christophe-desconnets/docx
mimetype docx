--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1622,277 +1622,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSCOLAG : a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
+                <w:t xml:space="preserve">Syscolag: a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mazouni</w:t>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Loubersac</w:t>
+                <w:t xml:space="preserve">Lionel Loubersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maurel</w:t>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589117v1</w:t>
+                <w:t xml:space="preserve">hal-02658254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syscolag: a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
+                <w:t xml:space="preserve">SYSCOLAG : a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+                <w:t xml:space="preserve">N. Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Loubersac</w:t>
+                <w:t xml:space="preserve">L. Loubersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
+                <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658254v1</w:t>
+                <w:t xml:space="preserve">hal-02589117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrology of the HAPEX-Sahel Central Super-Site: surface water drainage and aquifer recharge through the pool systems</w:t>
               </w:r>
@@ -2033,717 +2033,717 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Système d'Information Géographique harmonisé pour le suivi de l'adduction d'eau potable</w:t>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Aimé Razafindragy</w:t>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Armant</w:t>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delaitre</w:t>
+                <w:t xml:space="preserve">Victoria Agazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137862v2</w:t>
+                <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche hybride combinant Intégration de données et IA pour la reconstitution d'un réseau d'adduction d'eau potable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un Système d'Information Géographique harmonisé pour le suivi de l'adduction d'eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aimé Razafindragy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Aimé Razafindragy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lalaina Fanomezantsoa</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Delaitre</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France. pp.42-43</w:t>
+              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7300 ESPACE; GdR MAGIS CNRS, May 2025, Avignon, France. pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192729v1</w:t>
+                <w:t xml:space="preserve">hal-05137862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining knowledge graphs and generative AI to explain the consequences of climatic events on the health of maasai herders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Vers une approche hybride combinant Intégration de données et IA pour la reconstitution d'un réseau d'adduction d'eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aimé Razafindragy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaina Fanomezantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529013v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data model to analyse heterogeneous data on used drinking water: case study of the Haute Matsiatra region, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aimé Razafindragy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Aimé Razafindragy</w:t>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaina Fanomezantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrianajoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Metadata and Semantics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Combining knowledge graphs and generative AI to explain the consequences of climatic events on the health of maasai herders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdhem Assoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victoria Agazzi</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823866v1</w:t>
+                <w:t xml:space="preserve">hal-05529013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Knowledge Graphs and Retrieval-Augmented Generation be combined to Explain Query/Answer Relationships Truthfully?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,239 +2792,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des vocabulaires contrôlés pour FAIRiser les données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charly Coussot</w:t>
+                <w:t xml:space="preserve">Environmental and life sciences observations in knowledge graphs using NLP techniques to support multidisciplinary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SIST22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Conference on Emerging Data and Industry 4.0 (EDI40) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Porto (Portugal), Portugal. pp.543-550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2022.03.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044414v1</w:t>
+                <w:t xml:space="preserve">hal-04379846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and life sciences observations in knowledge graphs using NLP techniques to support multidisciplinary studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+                <w:t xml:space="preserve">Utiliser des vocabulaires contrôlés pour FAIRiser les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Emerging Data and Industry 4.0 (EDI40) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire SIST22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2022.03.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04379846v1</w:t>
+                <w:t xml:space="preserve">hal-05044414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Heavy Metals, Pesticides and Emergent pollutants content in the Tula river Mexico</w:t>
               </w:r>
@@ -3131,51 +3131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GEOSUD remote sensing data and services infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,782 +3250,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Theia Land Data Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire Scientifique en Appui à la GEstion du territoire (OSAGE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thérèse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geospatial Week, RSDI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp.4</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Annuelle SAGEO: Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601920v1</w:t>
+                <w:t xml:space="preserve">hal-04398643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire Scientifique en Appui à la GEstion du territoire (OSAGE) : entre espaces, temps, milieux, sociétés et informatique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Theia Land Data Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cherchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Annuelle SAGEO : Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. 14 p. multigr</w:t>
+              <w:t xml:space="preserve">Geospatial Week, RSDI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370016v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pôle thématique surfaces continentales THEIA : infrastructure de données pour les scientifiques et les acteurs publics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc A Leroy</w:t>
+                <w:t xml:space="preserve">SEAS-OI Spatial Data Infrastucture : A tool for the diffusion of satellite imagery in the South Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Padeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t>
+              <w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601157v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAS-OI Spatial Data Infrastucture : A tool for the diffusion of satellite imagery in the South Western Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyard</w:t>
+                <w:t xml:space="preserve">Pôle thématique surfaces continentales THEIA : infrastructure de données pour les scientifiques et les acteurs publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cherchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490887v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DCAP to Promote Easy-to-Use Data for Multiresolution and Multitemporal Satellite Imagery Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire Scientifique en Appui à la GEstion du territoire (OSAGE) : entre espaces, temps, milieux, sociétés et informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Loireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hatim Chahdi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dublin Core and Metadata Applications, DC-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DCMI Community, Sep 2015, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Annuelle SAGEO : Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. 14 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577699v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire Scientifique en Appui à la GEstion du territoire (OSAGE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Fargette</w:t>
+                <w:t xml:space="preserve">A DCAP to Promote Easy-to-Use Data for Multiresolution and Multitemporal Satellite Imagery Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Libourel</w:t>
+                <w:t xml:space="preserve">Hatim Chahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Annuelle SAGEO: Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Dublin Core and Metadata Applications, DC-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCMI Community, Sep 2015, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398643v1</w:t>
+                <w:t xml:space="preserve">hal-01577699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Profile for Earth Observation Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Chahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4072,103 +4072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theia Land Data Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cherchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living planet symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. pp.9</w:t>
@@ -4197,90 +4197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pôle thématique surfaces continentales THEIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cherchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4884,77 +4884,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoastGIS: Defining and Building a Marine and Coastal Spatial Data Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Aberdeen, British Virgin Islands</w:t>
@@ -4977,243 +4977,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de mise en place d'observatoires virtuels via les métadonnées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les méta-données : pourquoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moyroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+                <w:t xml:space="preserve">N. Moyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID: Informatique des Organisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Nancy, France. pp.253-267</w:t>
+              <w:t xml:space="preserve">GéoEvènement, Paris, 4-6 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269563v1</w:t>
+                <w:t xml:space="preserve">hal-02586278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méta-données : pourquoi faire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie de mise en place d'observatoires virtuels via les métadonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoEvènement, Paris, 4-6 mars 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.5</w:t>
+              <w:t xml:space="preserve">INFORSID: Informatique des Organisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Nancy, France. pp.253-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586278v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de structuration des métadonnées en géosciences : Spécificité de la communauté scientifique</w:t>
               </w:r>
@@ -5225,77 +5225,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique et espace rural Journées Cassini 2001, Montpellier, 26-28 septembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5346,77 +5346,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Passouant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Cassini' 2001 : Géomatique et espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Montpellier, France. pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5883,51 +5883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,51 +6488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Chahdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing Metadata Application Profiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6557,51 +6557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des chaînes de traitements de données spatiales satellitaires sur la forêt à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,77 +6708,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal and Marine Geospatial Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coastal Systems and Continental Margins (CSCM) (13), pp.3-16, 2010, 978-1-4020-9719-5. </w:t>
@@ -7193,51 +7193,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des chaînes de traitements de données spatiales satellitaires sur la forêt à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7495,51 +7495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E28575E7"/>
+    <w:nsid w:val="3DBF031A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7726,51 +7726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-desconnets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4142-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232773904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104807" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2270-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Guigoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andiswa Mlisa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kiari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guerrero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher F&#233;toui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.117-142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leibovici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Quillevere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelrazik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc d'Herb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leibovici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quillevere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.908878" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(96)03158-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71NHWXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137862v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aim&#233; Razafindragy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Fanomezantsoa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrianajoro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2022.03.070" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carmina Serrano Balderas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Armienta Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cantou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stoll" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Chahdi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Kissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clerc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_77" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269563v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyroud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Banon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucour&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coupin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaffard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Sabri&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labadie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01995603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G. Leibovici" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01649173v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-desconnets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4142-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232773904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104807" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2270-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Guigoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andiswa Mlisa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kiari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guerrero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher F&#233;toui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.117-142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leibovici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Quillevere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelrazik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc d'Herb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leibovici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quillevere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.908878" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(96)03158-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71NHWXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137862v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aim&#233; Razafindragy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Fanomezantsoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrianajoro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2022.03.070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carmina Serrano Balderas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Armienta Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cantou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stoll" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Chahdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Kissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clerc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_77" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyroud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Banon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucour&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coupin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaffard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Sabri&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labadie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01995603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G. Leibovici" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01649173v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>