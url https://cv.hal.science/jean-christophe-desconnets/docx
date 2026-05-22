--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,7440 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7388 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Desconnets </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4142-5289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232773904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=BQ6xnVIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-centric metadata model to foster sharing and reuse of multidisciplinary datasets in environmental and life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, 104807 [10 p.]. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2021.104807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to Elimination of Cross-Border Malaria Through a Standardized Solution for Case Surveillance, Data Sharing, and Data Interpretation: Development of a Cross-Border Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Carbunar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.e15409. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/15409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the information system of the French Critical Zone Observatories network: Theia/OZCAR-IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Juen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (16), pp.2401-2419. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2020.1764568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02917629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From global action against malaria to local issues: state of the art and perspectives of web platforms dealing with malaria information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.122. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2270-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOCAB Portal: A gateway for discovering and accessing capacity building resources in Earth Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaniss Guigoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andiswa Mlisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.95 - 104. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire scientifique en appui aux gestionnaires de territoire, entre abstraction OSAGE et réalité ROSELT/OSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kiari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIEL : système intégré pour la modélisation et l’évaluation du risque de désertification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Fétoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp.117-142. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.3.117-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01348571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures de partage et de diffusion de données environmentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'information pour le suivi de la désertification en Afrique sub-saharienne : le réseau ROSELT/OSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Classify Ecoclimatic Arid and Semi-Arid Zones in Circum-Saharan Africa Using Monthly Dynamics of Multiple Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Quillevere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (45), pp.4000-4007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information sur l'environnement à l'échelle locale (Siel) pour évaluer les risques de désertification : situations comparées circumsahariennes (réseau Roselt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi M. Sghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Fétoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelrazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc d'Herbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2007.0104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to classify ecoclimatic arid and semiarid zones in circum-Saharan Africa using monthly dynamics of multiple indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quillevere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.4000-4007. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.908878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSCOLAG : a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syscolag: a transdisciplinary and multi-stakeholder approach towards integrated coastal area management. An experiment in Languedoc-Roussillon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Loubersac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (4), pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology of the HAPEX-Sahel Central Super-Site: surface water drainage and aquifer recharge through the pool systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 188-189, pp.155 - 178. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-1694(96)03158-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Information Géographique harmonisé pour le suivi de l'adduction d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aimé Razafindragy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7300 ESPACE; GdR MAGIS CNRS, May 2025, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche hybride combinant Intégration de données et IA pour la reconstitution d'un réseau d'adduction d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aimé Razafindragy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Fanomezantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France. pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data model to analyse heterogeneous data on used drinking water: case study of the Haute Matsiatra region, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aimé Razafindragy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalaina Fanomezantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andrianajoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Vargas-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining knowledge graphs and generative AI to explain the consequences of climatic events on the health of maasai herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhem Assoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mouakher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Vargas-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Agazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Knowledge Graphs and Retrieval-Augmented Generation be combined to Explain Query/Answer Relationships Truthfully?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mouakher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Vargas-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Symeonidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAO-XAI 2024 Data meets Ontologies in Explainable AI co-located with the 27th European Conference on Artificial Intelligence (ECAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Confalonieri; Oliver Kutz; Diego Calvanese; Dagmar Gromann; Andreas Holzinger, Oct 2024, Santiago de Compostela, Spain. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser des vocabulaires contrôlés pour FAIRiser les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Agazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SIST22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and life sciences observations in knowledge graphs using NLP techniques to support multidisciplinary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Emerging Data and Industry 4.0 (EDI40) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Porto (Portugal), Portugal. pp.543-550, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PROCS.2022.03.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Heavy Metals, Pesticides and Emergent pollutants content in the Tula river Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Carmina Serrano Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Aurora Armienta Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the the 10th European Symposium for Freshwater Sciences (SEFS10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GEOSUD remote sensing data and services infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cantou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Week, RSDI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle thématique surfaces continentales THEIA : infrastructure de données pour les scientifiques et les acteurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAS-OI Spatial Data Infrastucture : A tool for the diffusion of satellite imagery in the South Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Padeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Scientifique en Appui à la GEstion du territoire (OSAGE) : entre espaces, temps, milieux, sociétés et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Annuelle SAGEO : Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France. 14 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DCAP to Promote Easy-to-Use Data for Multiresolution and Multitemporal Satellite Imagery Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Chahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Dublin Core and Metadata Applications, DC-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DCMI Community, Sep 2015, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Scientifique en Appui à la GEstion du territoire (OSAGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Annuelle SAGEO: Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Profile for Earth Observation Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Chahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metadata and Semantics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Karlsruhe, Germany. pp.68 - 82, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia Land Data Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle thématique surfaces continentales THEIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Platform Dedicated to Share and Mutualize Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pierkot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEIS: International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Madere, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données hétérogènes pour un SAD environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhwane Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID'08 : Atelier SIDE Systèmes d'Information et de Décision pour l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00374849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cataloguing for Distribution of Environmental Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Granouillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE International Conference on Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGILE: Association of Geographic Information Laboratories in Europe, May 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cataloguer pour diffuser les ressources environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID'07 : INFormatique des organisations et systèmes d'information et de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France, pp.344-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Semantic Approach for a Cataloguing Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTM 2006 - On the Move to Meaningful Internet Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1712-1722, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11915072_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metadata Service for Managing Spatial Resources of Coastal Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS: Defining and Building a Marine and Coastal Spatial Data Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Aberdeen, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de mise en place d'observatoires virtuels via les métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moyroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID: Informatique des Organisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Nancy, France. pp.253-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méta-données : pourquoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moyroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoEvènement, Paris, 4-6 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de structuration des métadonnées en géosciences : Spécificité de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique et espace rural Journées Cassini 2001, Montpellier, 26-28 septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de structuration des métadonnées en géosciences : Spécificité de la communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Passouant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cassini' 2001 : Géomatique et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montpellier, France. pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00281666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6652404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border epidemiological data integration and harmonization – Application to malaria in the cross-border area between French Guiana and Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Do Socorro Mendonca Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America and the Caribbean Scientific Data Management Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt de données IRD: un service en ligne pour l'ouverture et le partage des données scientifiques au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Banon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées de la science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theia-OZCAR : un système d'information &amp;quot;FAIR&amp;quot; pour les données d'observations in situ de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale «Enjeux et actualités des observatoires de la Zone Critique en Afrique » = Observatories of the Critical Zone in West Africa: current issues and findings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Niamey, Niger. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de science de la durabilité sans science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Sabrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.190-193, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No sustainability science without open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Sabrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.194-197, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital data and sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.150-153, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données numériques et durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.150-153, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Effective Metadata Design in Earth Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Chahdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Metadata Application Profiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des chaînes de traitements de données spatiales satellitaires sur la forêt à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions agraires au sud de Madagascar : résilience et viabilité, deux facettes de la conservation : actes du séminaire de synthèse du projet FPPSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to assist environmental information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pierkot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-89, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata service for managing spatial resources of coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal and Marine Geospatial Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coastal Systems and Continental Margins (CSCM) (13), pp.3-16, 2010, 978-1-4020-9719-5. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9720-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ICS FOR DESERTIFICATION MONITORING IN AFRICA CIRCUM-SAHARIAN ZONE : FOCUS ON ONE OF ITS COMPONENTS, THE SIEL-ROSELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc d'Herbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier G. Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Granouillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Enne and Maria Yeroyanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Role of Information Circulation Systems in scientific and practical approaches to combat desertification, Proceedings of AIDCCD conference, Windhoek and Ondangwa, Namibia, 2-7 April 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Interdipartimentale di Ateneo – NRD; European Commission - DG Research, pp. 80-93, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEIS, a tool for diagnostic and prevision of anthropic pressure on natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier G. Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc d'Herbès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achim Röder and Joachim Hill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Remote Sensing and Geoinformation Processing in the Assessment and Monitoring of Land Degradation and Desertification. Trier, Germany, 7.-9. September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des chaînes de traitements de données spatiales satellitaires sur la forêt à Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Razafimandimby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information spatio-temporelle : application aux images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université de Montpellier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01649173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7495,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DBF031A"/>
+    <w:nsid w:val="83E41EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7726,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-desconnets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4142-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232773904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104807" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2270-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Guigoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andiswa Mlisa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kiari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guerrero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher F&#233;toui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.117-142" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leibovici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Quillevere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelrazik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc d'Herb&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leibovici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quillevere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.908878" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(96)03158-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71NHWXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137862v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aim&#233; Razafindragy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Fanomezantsoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrianajoro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2022.03.070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carmina Serrano Balderas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Armienta Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cantou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stoll" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Chahdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Kissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clerc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_77" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyroud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541501v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Banon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucour&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coupin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaffard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Sabri&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labadie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01995603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G. Leibovici" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01649173v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-desconnets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4142-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232773904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BQ6xnVIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2270-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giuliani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Guigoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andiswa Mlisa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.09.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kiari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guerrero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chouikhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher F&#233;toui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.117-142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leibovici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Quillevere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelrazik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc d'Herb&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leibovici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quillevere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.908878" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loubersac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Loubersac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Taupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leduc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(96)03158-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L71NHWXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137862v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aim&#233; Razafindragy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Fanomezantsoa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrianajoro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2022.03.070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carmina Serrano Balderas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Armienta Hernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cantou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Stoll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577699v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Chahdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599003v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yuan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pierkot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhwane Kissi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Granouillac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134417v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_77" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106095v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyroud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passouant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580080v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00281666v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Banon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doucour&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaffard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Sabri&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262588v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labadie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01995603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827918v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370024v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587776v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9720-1_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G. Leibovici" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383128v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370017v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01649173v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>