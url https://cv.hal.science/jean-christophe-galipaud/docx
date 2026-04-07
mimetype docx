--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2408,234 +2408,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea people, coastal territories and cultural interactions : Tetun Terik and Bunak in the Suai District on the South Coast of Timor-Leste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea Nomadism from the Past to the Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Blench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Galipaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea nomads of southeast Asia : from the past to the present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National University of Singapore Press, pp.282-300, 2021, 978-981-325-125-0</w:t>
+              <w:t xml:space="preserve">Sea Nomads of Southeast Asia. From the Past to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ridge Books, pp.1-27, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520034v1</w:t>
+                <w:t xml:space="preserve">hal-03060109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Nomadism from the Past to the Present</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea people, coastal territories and cultural interactions : Tetun Terik and Bunak in the Suai District on the South Coast of Timor-Leste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Galipaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kinaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellina, B. (ed.); Blench, R. (ed.); Galipaud, Jean-Christophe (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Nomads of Southeast Asia. From the Past to the Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ridge Books, pp.1-27, 2021</w:t>
+              <w:t xml:space="preserve">Sea nomads of southeast Asia : from the past to the present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Singapore Press, pp.282-300, 2021, 978-981-325-125-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060109v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field anthropology in southeast Asia and the Pacific: Initial steps toward a regional overview and the Pain Haka case study</w:t>
               </w:r>
@@ -2813,225 +2813,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un monde sans frontières: la diaspora austronésienne en Asie du Sud-Est et en Océanie</w:t>
+                <w:t xml:space="preserve">Identities, territories and agricultural practices : some landmarks for the preservation of local communities' heritage in East Timor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Lin Wu</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Sous la direction de Laurent Dousset, Barbara Glowczewski et Marie Salaün. </w:t>
+                <w:t xml:space="preserve">Anne Casile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loney, H. and Da Silva, A. B. and Canas Mendes, N. and Da Costa Ximenes, A. and Fernandes, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pacific-credo Publications, pp.3-14, 2014, Cahiers du Credo, 978-2-9537485-2-9</w:t>
+              <w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Timor-Leste Studies Association, pp.81-86, 2014, 978-0-85590-834-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069702v1</w:t>
+                <w:t xml:space="preserve">hal-01845717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identities, territories and agricultural practices : some landmarks for the preservation of local communities' heritage in East Timor</w:t>
+                <w:t xml:space="preserve">Un monde sans frontières: la diaspora austronésienne en Asie du Sud-Est et en Océanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Casile</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Loney, H. and Da Silva, A. B. and Canas Mendes, N. and Da Costa Ximenes, A. and Fernandes, C. </w:t>
+                <w:t xml:space="preserve">I-Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Laurent Dousset, Barbara Glowczewski et Marie Salaün. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buka hatene Compreender Mengerti Understanding Timor-Leste 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Timor-Leste Studies Association, pp.81-86, 2014, 978-0-85590-834-8</w:t>
+              <w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pacific-credo Publications, pp.3-14, 2014, Cahiers du Credo, 978-2-9537485-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845717v1</w:t>
+                <w:t xml:space="preserve">hal-01069702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et identité nationale : le projet d'inventaire des sites historiques et culturels du Vanuatu</w:t>
               </w:r>
@@ -3416,51 +3416,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="405EDFAF"/>
+    <w:nsid w:val="1339211F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3647,51 +3647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2021.1889085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pequignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01270470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2016.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PALAEO.2014.05.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Torrence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelloway" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter White" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9M0PX4K0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corr&#232;ge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Assis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jauneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Noury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.653" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinaston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris, N.J." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halcrow H.R." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinaston S.E." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foster R.L." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Lin Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Delabarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2021.1889085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pequignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01270470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2016.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PALAEO.2014.05.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Torrence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelloway" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter White" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9M0PX4K0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corr&#232;ge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Assis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jauneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Noury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.653" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinaston" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris, N.J." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halcrow H.R." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinaston S.E." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foster R.L." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Lin Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Delabarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>