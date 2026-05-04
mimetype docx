--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2408,234 +2408,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Nomadism from the Past to the Present</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea people, coastal territories and cultural interactions : Tetun Terik and Bunak in the Suai District on the South Coast of Timor-Leste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Galipaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kinaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellina, B. (ed.); Blench, R. (ed.); Galipaud, Jean-Christophe (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Nomads of Southeast Asia. From the Past to the Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ridge Books, pp.1-27, 2021</w:t>
+              <w:t xml:space="preserve">Sea nomads of southeast Asia : from the past to the present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Singapore Press, pp.282-300, 2021, 978-981-325-125-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060109v1</w:t>
+                <w:t xml:space="preserve">hal-03520034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea people, coastal territories and cultural interactions : Tetun Terik and Bunak in the Suai District on the South Coast of Timor-Leste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea Nomadism from the Past to the Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Blench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Galipaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea nomads of southeast Asia : from the past to the present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National University of Singapore Press, pp.282-300, 2021, 978-981-325-125-0</w:t>
+              <w:t xml:space="preserve">Sea Nomads of Southeast Asia. From the Past to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ridge Books, pp.1-27, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520034v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field anthropology in southeast Asia and the Pacific: Initial steps toward a regional overview and the Pain Haka case study</w:t>
               </w:r>
@@ -3416,51 +3416,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1339211F"/>
+    <w:nsid w:val="3CA5DCA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3647,51 +3647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2021.1889085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pequignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01270470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2016.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PALAEO.2014.05.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Torrence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelloway" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter White" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9M0PX4K0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corr&#232;ge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Assis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jauneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Noury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.653" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinaston" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris, N.J." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halcrow H.R." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinaston S.E." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foster R.L." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Lin Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Delabarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2021.1889085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pequignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01270470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2016.0016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PALAEO.2014.05.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.04.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Torrence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kelloway" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter White" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9M0PX4K0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Corr&#232;ge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard de Suremain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Assis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jauneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Noury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.653" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinaston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris, N.J." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halcrow H.R." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinaston S.E." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foster R.L." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Lin Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bacon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Delabarde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>