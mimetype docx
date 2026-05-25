--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -3416,51 +3416,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CA5DCA8"/>
+    <w:nsid w:val="27AD1336"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>