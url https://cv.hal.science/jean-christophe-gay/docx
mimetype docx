--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Gay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités à Université Côte d'Azur-URMISDirecteur scientifique de l'Institut du tourisme Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-1945-4622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033138540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Gay, agrégé de géographie, est professeur des universités à l’IAE Nice (Université Côte d’Azur). Il fait partie du laboratoire URMIS et il est le directeur scientifique de l’Institut du tourisme Côte d’Azur. Il travaille ou a travaillé sur les discontinuités spatiales, le tourisme et les outre-mers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales de l’installation des Océaniens en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme est-il sous le feu des critiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05211957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 2024 : retour sur les Jeux olympiques dans les trois sports individuels rois (athlétisme, natation, gymnastique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les touristes, des parias au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes des outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 433, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une France d'ailleurs en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carto, le monde en cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;tourismophobie&amp;quot;, une tendance qui vient de loin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie : un tourisme en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03682309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialism and tourism in a French territory at the southern end of the world: the case of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourism History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755182X.2019.1664644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pont chinois aux Maldives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.3961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie de covid-19, regards croisés de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions microgéographiques sur la vie quotidienne et ses limites au temps de la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialism and tourism in a French territory at the southern end of the world: the case of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourism History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755182X.2019.1664644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes 3,14 kilomètres carrés en Covidie : j'en connais un rayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Confins, 84, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.843.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épidémie de Covid-19 en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autodétermination pour solder la colonisation : le cas de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.5856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la Nouvelle-Calédonie est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOURISME PAR LA GÉOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.472.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of tourism expansion throughout the world: A geohistorical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LOGIQUES DE LA DIFFUSION DU TOURISME DANS LE MONDE : UNE APPROCHE GÉOHISTORIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Decroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles ultramarines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : &amp;quot;Les villes ultramarines sont plus inégalitaires que les villes métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outre-mer en marge, les marges de l'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CRISE SANS FIN DU TOURISME EN FRANCE D'OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21 juillet 2008, Porto-Pollo (Corse) : douze heures de la vie d’une plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections provinciales de 2014 en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBAL WARMING AND THE EXPLOITATION OF SMALL ISLAND STATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.431.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Santin, le village divisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis, methodical foundations, and problems in the realisation of the Atlas de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanea Geographica - Regional Studies on Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.26-30. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/mgrsd-2014-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique : l'instrumentalisation des îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.431.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mana (Fidji), une île touristique divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles du Pacifique dans le monde du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is tourism doing poorly in Overseas France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.1634-1652. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villégiatures de Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le tourisme se diffuse à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 17 jours de Pékin. Retour sur les Jeux olympiques de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome 37, Volume 3 (3), p. 193 à 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interface: contribution to the analysis of geographical space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/03 (37), pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel serait l’objet d’une « science du tourisme » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani-Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapelon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perez Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emsellem Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christofle Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.193. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.373.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et mise en tourisme du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pistes de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, politique et développement aux Seychelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 178, pp.319-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMITES ET DISCONTINUITES ET LEURS IMPLICATIONS SPATIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du tourisme dans l'archipel comorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Île-hôtel, symbole du tourisme maldivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco enterre ses trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des lieux: un outil de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des îles intertropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux figures du retranchement touristique: l’île-hôtel et la zone franche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les outre-mers de l'océan Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace discontinu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Spécial Histoire-Géographie, 13, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les balbutiements du tourisme mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Propos géographiques sur le Sud-Ouest de l'océan Indien, 11, pp.137--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hauts de La Réunion conquis par les loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche géographique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bruston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une mise en limites de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4, pp.327-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales monégasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en décor d'un paysage : la signalisation autoroutière d'animation de la société Escota en Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOURISME EN POLYNÉSIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE DISCONTINU DE MARCEL PROUST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et regard. Le nouveau rapport de l'homme à l'étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DIMENSION ÉTATIQUE DE L'ENTENDEMENT HUMAIN: LE CAS DES PRÉ-ADOLESCENTS FRONTALIERS Ë MENTON ET VINTIMILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance et la promotion d'un produit touristique insulaire : Tahiti et ses îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et évolution du travail de l'étudiant préparant les concours du CAPES et de l'agrégation d'histoire et de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 53 (1), pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Plenière. Tourismophobie, entre « tourisme de masse » et tourisme de luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme de Luxe Responsable. Journée d'Étude du Tourisme de Nice. 7ème édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; Groupe de recherche Tourisme/s, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle résilience post-covid pour les territoires touristiques ultramarins français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International ASTRES Tourismes et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française; ASTRES, Nov 2023, Papeete, Polynésie Française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Institut du Tourisme Côte d'Azur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré et post covid-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français océaniens, des espaces touristiques convoités de l’intérieur et de l’extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Océanie convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Paris, Réseau Asie et Pacifique, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles tropicales et tourisme : entre périphéricité instrumentalisée, subie et recomposée ? Regards croisés sur trois territoires : Maurice, Nouvelle-Calédonie et Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, marge et périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale, Jul 2014, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du tourisme insulaire : mise en perspective de voies de développement dans l’outre mer français et dans des Etats insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie. Mers et Océans : les géographes prennent le large</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, terres éparses, sociétés vivantes (deuxième édition, revue et augmentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 320 p., 2026, 978-2-200-64304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05458949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Atlas, 979-10-318-0773-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobia. From &amp;quot;Mass Tourism&amp;quot; to &amp;quot;Overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley et ISTE, 2024, 9 781786 309914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobie. Du &amp;quot;tourisme de masse&amp;quot; au &amp;quot;surtourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2024, 9781836120025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, terres éparses, sociétés vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.288, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme en France 2. Approche régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme en France 1. Approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021, Tourisme et systèmes de sécurité, 9781784057817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France volume 1. Approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2021, Violier Philippe, 9781784057817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France 2 Approche régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2021, Violier Philippe, 9781784057824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer. Terres éparses, sociétés vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782200629182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outre-mers européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8123, 2018, Documentation Photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme & transport. Deux siècles d'intéractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255, 2017, 9782749537436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Coin de paradis : vacances et tourisme en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de la ville de Nouméa, 2017, 978-2-9560540-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03558156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et transport. Deux siècles d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 2017, 978-2749537436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7178-6866-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DVD des communes de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD éditions, 2014, 978-2-7099-1869-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un destin peu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782709917483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme, un phénomène économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, Les Études de la Documentation français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Éditions, 2012, Atlas et cartes, 9782709917407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 3. La révolution durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2011, 978-2-7011-4427-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 3 - La révolution durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.280, 2011, Mappemonde, 978-2701144276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cocotiers de la France. Tourisme en outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, BELIN SUP TOURISME, 978-2-7011-4823-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 2 - Moments de lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2005, Mappemonde, 978-2-7011-4217-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Outre-mer français. Un espace singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2003, 2-7011-4889-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme. Acteurs, lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2003, 2-7011-3713-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 1. Lieux communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2002, 2-7011-3248-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 1 - Lieux communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lazzarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2002, Mappemonde, 2-7011-3248-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Discontinuités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1995, 2-7178-4933-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CNRS Dictionnaires, 9782271155405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in the Local and National Press. Study of the Impact on the Pre- and Post-Covid Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Tourism Agility in Times of Crisis and Uncertainty 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, p.1-14, 2025, 9781786309945. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388295.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05458764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portique de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré- et post-Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Christofle (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agilite touristique en temps de crises et d'incertitudes 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.41-52, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La requalification permanente des territoires par le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)qualifier les territoires : promesses et actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7492-7857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Riviera franco-italienne, modèle de lieux touristiques et notion géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Internazionale di Studi Liguri-De Ferrari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riviera italiana e francese: similitudini e differenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-88-8679-685-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours en tomogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gagnol; Jérôme Lageiste; François Moullé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9260-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique et les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argounès F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions géopolitiques et géographiques sur la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argounès F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie n'est pas un caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la province Nord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la forêt. Province Nord-Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-919510-30-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-34101-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pelletier, Ph. et al., Dictionnaire critique de l’Anthropocène, Ed. du CNRS, p.467-469</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un territoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-34101-215-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un territoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-34101-215-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour d’horizon des outre-mers de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et ses outre-mers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2018, 978-2-7314-1103-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon J.-Y. et Brown P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 Mots pour comprendre l'Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDPNC, 2018, 978-2-3503-6170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences australiennes en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon J.-Y. et Brown P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 Mots pour comprendre l'Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDPNC, pp.242-243, 2018, 978-2-3503-6170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îles tropicales et tourisme : entre périphéricité instrumentalisée et conquête de centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et périphéries, la centralité des lieux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-164, 2017, Espace et territoires, 978-2-7535-5247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Côte d'Azur, jalon majeur de l'histoire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coëffé V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme, de nouvelles manières d'habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, 978-2-340-02126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fagnoni E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2017, 978-2-200-62008-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atlas pour la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germanaz Ch.; Bouchet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Terres et Mers, cartographies du sud-ouest de l’océan Indien. De la carte ancienne aux projets d’atlas contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epica Editions, 2017, 978-2-905861-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu et ressorts d'une diffusion mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coëffé V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme, de nouvelles manières d'habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, 978-2-340-02126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Islands of the Pacific in the World of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabouret J.-F. et Lechervy C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palau and its Neighbors in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2016, 978-2-271-09082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et îles : une histoire d'amour durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Furt J.-M. et Tafani C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et insularité. La littoralité en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-LISA, 2014, 978-2-8111-1136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme dans l'outre-mer va-t-il mal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violier Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2013, 1763-6191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans le Grand Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce, la consommation, l'artisanat et l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bonvallot, J.-Ch. Gay et E. Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et congrès de la Nouvelle-Calédonie, 2012, 978-2-7099-1740-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03593418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications et les transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de Brousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-85229-337-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d’îles. Florilège offert à Christian Huetz de Lemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PIÈTRES PERFORMANCES DU TOURISME EN FRANCE D'OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemasson J.-P. et Violier Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destinations et Territoires. Volume 1: Coprésence à l’œuvre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téoros/Presses de l'Université du Québec, 2009, 9-782760-524996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, un espace à part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Y.; Vannier M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France. Aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2008, 978-2-200-35534-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous touristes ! Le monde comme espace touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retaillé D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, 2007, 978-2-09-161476-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco (Principauté de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique des Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, 2006, 978-2-7234-5460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités et aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebigre J.-M. et Decoudras P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Aires protégées insulaires et littorales tropicales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRET, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique touristique de l'île Rodrigues (Maurice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7es Journées de géographie tropicale de Brest 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest éditions/Presses académiques, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités et représentations à Menton et Vintimille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calenge Ch., Lussault M. et Pagand B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’urbain. Des villes, des banlieues et de leurs représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de la ville, 1997, 2-86906-110-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALIMENTATION EN EAU DE LA POLYNÉSIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entendement professoral institué en géographie. Notes sur soixante années de rapports d'agrégation concernant les épreuves de géographie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dory D. Douzant-Rosenfeld D. et Knafou R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour une sociologie de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1969-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' ÉNERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yon-Cassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENSEIGNEMENT, LA FORMATION PROFESSIONNELLE ET L'EMPLOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du routard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://gisetudestouristiques.fr/encyclopedie/saint-barthelemy/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://gisetudestouristiques.fr/encyclopedie/pareo/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco (Principauté de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagler Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap-d'Ail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallis-et-Futuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres australes et antarctiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre-et-Miquelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Gay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités à Université Côte d'Azur-URMISDirecteur scientifique de l'Institut du tourisme Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-1945-4622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033138540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Gay, agrégé de géographie, est professeur des universités à l’IAE Nice (Université Côte d’Azur). Il fait partie du laboratoire URMIS et il est le directeur scientifique de l’Institut du tourisme Côte d’Azur. Il travaille ou a travaillé sur les discontinuités spatiales, le tourisme et les outre-mers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 2024 : retour sur les Jeux olympiques dans les trois sports individuels rois (athlétisme, natation, gymnastique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales de l’installation des Océaniens en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme est-il sous le feu des critiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05211957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les touristes, des parias au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une France d'ailleurs en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carto, le monde en cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes des outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 433, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;tourismophobie&amp;quot;, une tendance qui vient de loin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie : un tourisme en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03682309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes 3,14 kilomètres carrés en Covidie : j'en connais un rayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Confins, 84, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.843.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épidémie de Covid-19 en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialism and tourism in a French territory at the southern end of the world: the case of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourism History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755182X.2019.1664644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pont chinois aux Maldives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.3961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie de covid-19, regards croisés de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions microgéographiques sur la vie quotidienne et ses limites au temps de la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialism and tourism in a French territory at the southern end of the world: the case of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourism History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755182X.2019.1664644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autodétermination pour solder la colonisation : le cas de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.5856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOURISME PAR LA GÉOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.472.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la Nouvelle-Calédonie est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of tourism expansion throughout the world: A geohistorical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LOGIQUES DE LA DIFFUSION DU TOURISME DANS LE MONDE : UNE APPROCHE GÉOHISTORIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Decroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : &amp;quot;Les villes ultramarines sont plus inégalitaires que les villes métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles ultramarines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outre-mer en marge, les marges de l'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CRISE SANS FIN DU TOURISME EN FRANCE D'OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21 juillet 2008, Porto-Pollo (Corse) : douze heures de la vie d’une plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBAL WARMING AND THE EXPLOITATION OF SMALL ISLAND STATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.431.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections provinciales de 2014 en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Santin, le village divisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis, methodical foundations, and problems in the realisation of the Atlas de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanea Geographica - Regional Studies on Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.26-30. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/mgrsd-2014-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique : l'instrumentalisation des îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.431.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mana (Fidji), une île touristique divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles du Pacifique dans le monde du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is tourism doing poorly in Overseas France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.1634-1652. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villégiatures de Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le tourisme se diffuse à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapelon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perez Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emsellem Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christofle Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.193. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.373.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 17 jours de Pékin. Retour sur les Jeux olympiques de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome 37, Volume 3 (3), p. 193 à 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interface: contribution to the analysis of geographical space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/03 (37), pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel serait l’objet d’une « science du tourisme » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani-Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et mise en tourisme du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pistes de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, politique et développement aux Seychelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 178, pp.319-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMITES ET DISCONTINUITES ET LEURS IMPLICATIONS SPATIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du tourisme dans l'archipel comorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Île-hôtel, symbole du tourisme maldivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco enterre ses trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des îles intertropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des lieux: un outil de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux figures du retranchement touristique: l’île-hôtel et la zone franche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les balbutiements du tourisme mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Propos géographiques sur le Sud-Ouest de l'océan Indien, 11, pp.137--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les outre-mers de l'océan Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace discontinu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Spécial Histoire-Géographie, 13, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hauts de La Réunion conquis par les loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une mise en limites de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4, pp.327-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche géographique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bruston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales monégasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOURISME EN POLYNÉSIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en décor d'un paysage : la signalisation autoroutière d'animation de la société Escota en Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE DISCONTINU DE MARCEL PROUST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et regard. Le nouveau rapport de l'homme à l'étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DIMENSION ÉTATIQUE DE L'ENTENDEMENT HUMAIN: LE CAS DES PRÉ-ADOLESCENTS FRONTALIERS Ë MENTON ET VINTIMILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance et la promotion d'un produit touristique insulaire : Tahiti et ses îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et évolution du travail de l'étudiant préparant les concours du CAPES et de l'agrégation d'histoire et de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 53 (1), pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence à l'Académie des sciences d'outre-mer « Forces et vulnérabilités environnementales, socio-spatiales et économiques et de la France d’outre-mer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les Outre-mer français »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences d'outre-mer, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Plenière. Tourismophobie, entre « tourisme de masse » et tourisme de luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme de Luxe Responsable. Journée d'Étude du Tourisme de Nice. 7ème édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; Groupe de recherche Tourisme/s, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle résilience post-covid pour les territoires touristiques ultramarins français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International ASTRES Tourismes et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française; ASTRES, Nov 2023, Papeete, Polynésie Française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré et post covid-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Institut du Tourisme Côte d'Azur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français océaniens, des espaces touristiques convoités de l’intérieur et de l’extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Océanie convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Paris, Réseau Asie et Pacifique, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles tropicales et tourisme : entre périphéricité instrumentalisée, subie et recomposée ? Regards croisés sur trois territoires : Maurice, Nouvelle-Calédonie et Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, marge et périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale, Jul 2014, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du tourisme insulaire : mise en perspective de voies de développement dans l’outre mer français et dans des Etats insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie. Mers et Océans : les géographes prennent le large</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, terres éparses, sociétés vivantes (deuxième édition, revue et augmentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 320 p., 2026, 978-2-200-64304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05458949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Atlas, 979-10-318-0773-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobia. From &amp;quot;Mass Tourism&amp;quot; to &amp;quot;Overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley et ISTE, 2024, 9 781786 309914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobie. Du &amp;quot;tourisme de masse&amp;quot; au &amp;quot;surtourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2024, 9781836120025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer. Terres éparses, sociétés vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782200629182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, terres éparses, sociétés vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.288, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme en France 2. Approche régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme en France 1. Approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021, Tourisme et systèmes de sécurité, 9781784057817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France volume 1. Approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2021, Violier Philippe, 9781784057817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France 2 Approche régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2021, Violier Philippe, 9781784057824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outre-mers européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8123, 2018, Documentation Photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme & transport. Deux siècles d'intéractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255, 2017, 9782749537436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Coin de paradis : vacances et tourisme en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de la ville de Nouméa, 2017, 978-2-9560540-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03558156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et transport. Deux siècles d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 2017, 978-2749537436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7178-6866-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DVD des communes de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD éditions, 2014, 978-2-7099-1869-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un destin peu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782709917483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme, un phénomène économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, Les Études de la Documentation français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Éditions, 2012, Atlas et cartes, 9782709917407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 3. La révolution durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2011, 978-2-7011-4427-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 3 - La révolution durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.280, 2011, Mappemonde, 978-2701144276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cocotiers de la France. Tourisme en outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, BELIN SUP TOURISME, 978-2-7011-4823-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 2 - Moments de lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2005, Mappemonde, 978-2-7011-4217-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Outre-mer français. Un espace singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2003, 2-7011-4889-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme. Acteurs, lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2003, 2-7011-3713-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 1. Lieux communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2002, 2-7011-3248-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 1 - Lieux communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lazzarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2002, Mappemonde, 2-7011-3248-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Discontinuités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1995, 2-7178-4933-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CNRS Dictionnaires, 9782271155405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in the Local and National Press. Study of the Impact on the Pre- and Post-Covid Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Tourism Agility in Times of Crisis and Uncertainty 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, p.1-14, 2025, 9781786309945. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388295.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05458764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portique de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré- et post-Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Christofle (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agilite touristique en temps de crises et d'incertitudes 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.41-52, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours en tomogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gagnol; Jérôme Lageiste; François Moullé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9260-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La requalification permanente des territoires par le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)qualifier les territoires : promesses et actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7492-7857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Riviera franco-italienne, modèle de lieux touristiques et notion géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Internazionale di Studi Liguri-De Ferrari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riviera italiana e francese: similitudini e differenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-88-8679-685-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique et les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argounès F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions géopolitiques et géographiques sur la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argounès F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie n'est pas un caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la province Nord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la forêt. Province Nord-Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-919510-30-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-34101-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pelletier, Ph. et al., Dictionnaire critique de l’Anthropocène, Ed. du CNRS, p.467-469</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un territoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-34101-215-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un territoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-34101-215-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences australiennes en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon J.-Y. et Brown P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 Mots pour comprendre l'Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDPNC, pp.242-243, 2018, 978-2-3503-6170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour d’horizon des outre-mers de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et ses outre-mers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2018, 978-2-7314-1103-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon J.-Y. et Brown P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 Mots pour comprendre l'Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDPNC, 2018, 978-2-3503-6170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îles tropicales et tourisme : entre périphéricité instrumentalisée et conquête de centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et périphéries, la centralité des lieux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-164, 2017, Espace et territoires, 978-2-7535-5247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fagnoni E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2017, 978-2-200-62008-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Côte d'Azur, jalon majeur de l'histoire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coëffé V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme, de nouvelles manières d'habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, 978-2-340-02126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atlas pour la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germanaz Ch.; Bouchet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Terres et Mers, cartographies du sud-ouest de l’océan Indien. De la carte ancienne aux projets d’atlas contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epica Editions, 2017, 978-2-905861-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu et ressorts d'une diffusion mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coëffé V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme, de nouvelles manières d'habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, 978-2-340-02126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Islands of the Pacific in the World of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabouret J.-F. et Lechervy C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palau and its Neighbors in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2016, 978-2-271-09082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et îles : une histoire d'amour durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Furt J.-M. et Tafani C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et insularité. La littoralité en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-LISA, 2014, 978-2-8111-1136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme dans l'outre-mer va-t-il mal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violier Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2013, 1763-6191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans le Grand Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce, la consommation, l'artisanat et l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bonvallot, J.-Ch. Gay et E. Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et congrès de la Nouvelle-Calédonie, 2012, 978-2-7099-1740-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03593418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications et les transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de Brousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-85229-337-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d’îles. Florilège offert à Christian Huetz de Lemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PIÈTRES PERFORMANCES DU TOURISME EN FRANCE D'OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemasson J.-P. et Violier Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destinations et Territoires. Volume 1: Coprésence à l’œuvre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téoros/Presses de l'Université du Québec, 2009, 9-782760-524996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, un espace à part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Y.; Vannier M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France. Aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2008, 978-2-200-35534-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous touristes ! Le monde comme espace touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retaillé D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, 2007, 978-2-09-161476-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco (Principauté de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique des Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, 2006, 978-2-7234-5460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités et aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebigre J.-M. et Decoudras P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Aires protégées insulaires et littorales tropicales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRET, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique touristique de l'île Rodrigues (Maurice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7es Journées de géographie tropicale de Brest 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest éditions/Presses académiques, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités et représentations à Menton et Vintimille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calenge Ch., Lussault M. et Pagand B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’urbain. Des villes, des banlieues et de leurs représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de la ville, 1997, 2-86906-110-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALIMENTATION EN EAU DE LA POLYNÉSIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' ÉNERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yon-Cassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entendement professoral institué en géographie. Notes sur soixante années de rapports d'agrégation concernant les épreuves de géographie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dory D. Douzant-Rosenfeld D. et Knafou R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour une sociologie de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1969-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENSEIGNEMENT, LA FORMATION PROFESSIONNELLE ET L'EMPLOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://gisetudestouristiques.fr/encyclopedie/pareo/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du routard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://gisetudestouristiques.fr/encyclopedie/saint-barthelemy/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco (Principauté de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagler Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap-d'Ail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallis-et-Futuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres australes et antarctiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre-et-Miquelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92518345"/>
+    <w:nsid w:val="6096EA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1945-4622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033138540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755182X.2019.1664644" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3961" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1484" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mgrsd-2014-0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2011.08.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MFQ6KP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ceriani-Sebregondi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Knafou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapelon Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sandra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emsellem Karine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofle Sylvie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.373.0193" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557408v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violier Philippe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586567v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02175041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruston" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deprest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubrique Didactique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Constant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mondou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781784057817" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03559472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03559475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/france-d-outre-mer-terres-eparses-societes-vivantes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentationphotographique.fr/produit/documentation-photographique-n-8123-mai-juin-2018/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Tourisme-transport-Deux-si%C3%A8cles-dinteractions/dp/2749537436" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-l-homme-et-les-limites-gay-jean-christophe-c2x32211314" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585192v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551295v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/289/9782709920582/la-nouvelle-caledonie-un-destin-peu-commun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-espaces.com/librairie/138/tourisme-phenomene-economique-edition.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvallot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583669v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ceriani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Co&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gauge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;lion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-cocotiers-de-la-france" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaugue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/tourismes-2#anchor1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585156v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/tourismes-1#anchor1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435590v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9376/penser-avec-les-discontinuites-en-geographie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437811v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04806807v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437847v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590329v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4322" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585164v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583408v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583423v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585058v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585051v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590323v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590320v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583516v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594630v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583512v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yon-Cassat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583519v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583521v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434521v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434516v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881905v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437819v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437826v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437824v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437831v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437823v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437818v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437830v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962900v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969515v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437843v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437841v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437803v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437846v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437801v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437800v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437796v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437845v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1945-4622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033138540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755182X.2019.1664644" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3961" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1484" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mgrsd-2014-0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2011.08.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MFQ6KP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapelon Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sandra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emsellem Karine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofle Sylvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.373.0193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ceriani-Sebregondi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Knafou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557408v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violier Philippe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02175041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruston" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deprest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubrique Didactique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917826v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Constant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/france-d-outre-mer-terres-eparses-societes-vivantes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mondou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781784057817" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03559472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03559475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentationphotographique.fr/produit/documentation-photographique-n-8123-mai-juin-2018/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Tourisme-transport-Deux-si%C3%A8cles-dinteractions/dp/2749537436" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551251v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-l-homme-et-les-limites-gay-jean-christophe-c2x32211314" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/289/9782709920582/la-nouvelle-caledonie-un-destin-peu-commun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-espaces.com/librairie/138/tourisme-phenomene-economique-edition.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvallot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ceriani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Co&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gauge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;lion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-cocotiers-de-la-france" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaugue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/tourismes-2#anchor1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557420v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/tourismes-1#anchor1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837910v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9376/penser-avec-les-discontinuites-en-geographie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437811v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04806807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509281v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872914v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4322" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585172v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583415v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583411v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583423v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583521v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yon-Cassat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594630v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583519v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434521v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881906v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881904v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437830v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437828v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437826v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437824v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437831v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969515v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437798v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437843v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437802v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437803v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437800v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437796v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>