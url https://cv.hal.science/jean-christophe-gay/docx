--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Gay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités à Université Côte d'Azur-URMISDirecteur scientifique de l'Institut du tourisme Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-1945-4622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033138540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Gay, agrégé de géographie, est professeur des universités à l’IAE Nice (Université Côte d’Azur). Il fait partie du laboratoire URMIS et il est le directeur scientifique de l’Institut du tourisme Côte d’Azur. Il travaille ou a travaillé sur les discontinuités spatiales, le tourisme et les outre-mers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 2024 : retour sur les Jeux olympiques dans les trois sports individuels rois (athlétisme, natation, gymnastique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales de l’installation des Océaniens en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme est-il sous le feu des critiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05211957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les touristes, des parias au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une France d'ailleurs en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carto, le monde en cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes des outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 433, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;tourismophobie&amp;quot;, une tendance qui vient de loin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie : un tourisme en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03682309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes 3,14 kilomètres carrés en Covidie : j'en connais un rayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Confins, 84, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.843.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épidémie de Covid-19 en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialism and tourism in a French territory at the southern end of the world: the case of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourism History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755182X.2019.1664644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pont chinois aux Maldives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.3961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie de covid-19, regards croisés de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions microgéographiques sur la vie quotidienne et ses limites au temps de la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialism and tourism in a French territory at the southern end of the world: the case of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourism History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755182X.2019.1664644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autodétermination pour solder la colonisation : le cas de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.5856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOURISME PAR LA GÉOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.472.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la Nouvelle-Calédonie est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of tourism expansion throughout the world: A geohistorical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LOGIQUES DE LA DIFFUSION DU TOURISME DANS LE MONDE : UNE APPROCHE GÉOHISTORIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Decroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : &amp;quot;Les villes ultramarines sont plus inégalitaires que les villes métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles ultramarines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outre-mer en marge, les marges de l'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CRISE SANS FIN DU TOURISME EN FRANCE D'OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21 juillet 2008, Porto-Pollo (Corse) : douze heures de la vie d’une plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBAL WARMING AND THE EXPLOITATION OF SMALL ISLAND STATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.431.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections provinciales de 2014 en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Santin, le village divisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis, methodical foundations, and problems in the realisation of the Atlas de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanea Geographica - Regional Studies on Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.26-30. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/mgrsd-2014-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique : l'instrumentalisation des îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.431.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mana (Fidji), une île touristique divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles du Pacifique dans le monde du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is tourism doing poorly in Overseas France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.1634-1652. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villégiatures de Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le tourisme se diffuse à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapelon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perez Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emsellem Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christofle Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.193. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.373.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 17 jours de Pékin. Retour sur les Jeux olympiques de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome 37, Volume 3 (3), p. 193 à 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interface: contribution to the analysis of geographical space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/03 (37), pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel serait l’objet d’une « science du tourisme » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani-Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et mise en tourisme du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pistes de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, politique et développement aux Seychelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 178, pp.319-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMITES ET DISCONTINUITES ET LEURS IMPLICATIONS SPATIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du tourisme dans l'archipel comorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Île-hôtel, symbole du tourisme maldivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco enterre ses trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des îles intertropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des lieux: un outil de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux figures du retranchement touristique: l’île-hôtel et la zone franche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les balbutiements du tourisme mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Propos géographiques sur le Sud-Ouest de l'océan Indien, 11, pp.137--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les outre-mers de l'océan Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace discontinu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Spécial Histoire-Géographie, 13, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hauts de La Réunion conquis par les loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une mise en limites de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4, pp.327-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche géographique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bruston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales monégasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOURISME EN POLYNÉSIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en décor d'un paysage : la signalisation autoroutière d'animation de la société Escota en Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE DISCONTINU DE MARCEL PROUST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et regard. Le nouveau rapport de l'homme à l'étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DIMENSION ÉTATIQUE DE L'ENTENDEMENT HUMAIN: LE CAS DES PRÉ-ADOLESCENTS FRONTALIERS Ë MENTON ET VINTIMILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance et la promotion d'un produit touristique insulaire : Tahiti et ses îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et évolution du travail de l'étudiant préparant les concours du CAPES et de l'agrégation d'histoire et de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 53 (1), pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence à l'Académie des sciences d'outre-mer « Forces et vulnérabilités environnementales, socio-spatiales et économiques et de la France d’outre-mer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les Outre-mer français »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences d'outre-mer, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Plenière. Tourismophobie, entre « tourisme de masse » et tourisme de luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme de Luxe Responsable. Journée d'Étude du Tourisme de Nice. 7ème édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; Groupe de recherche Tourisme/s, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle résilience post-covid pour les territoires touristiques ultramarins français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International ASTRES Tourismes et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française; ASTRES, Nov 2023, Papeete, Polynésie Française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré et post covid-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Institut du Tourisme Côte d'Azur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français océaniens, des espaces touristiques convoités de l’intérieur et de l’extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Océanie convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Paris, Réseau Asie et Pacifique, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles tropicales et tourisme : entre périphéricité instrumentalisée, subie et recomposée ? Regards croisés sur trois territoires : Maurice, Nouvelle-Calédonie et Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, marge et périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale, Jul 2014, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du tourisme insulaire : mise en perspective de voies de développement dans l’outre mer français et dans des Etats insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie. Mers et Océans : les géographes prennent le large</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, terres éparses, sociétés vivantes (deuxième édition, revue et augmentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 320 p., 2026, 978-2-200-64304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05458949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Atlas, 979-10-318-0773-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobia. From &amp;quot;Mass Tourism&amp;quot; to &amp;quot;Overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley et ISTE, 2024, 9 781786 309914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobie. Du &amp;quot;tourisme de masse&amp;quot; au &amp;quot;surtourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2024, 9781836120025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer. Terres éparses, sociétés vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782200629182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, terres éparses, sociétés vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.288, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme en France 2. Approche régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme en France 1. Approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021, Tourisme et systèmes de sécurité, 9781784057817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France volume 1. Approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2021, Violier Philippe, 9781784057817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France 2 Approche régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2021, Violier Philippe, 9781784057824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outre-mers européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8123, 2018, Documentation Photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme & transport. Deux siècles d'intéractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255, 2017, 9782749537436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Coin de paradis : vacances et tourisme en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de la ville de Nouméa, 2017, 978-2-9560540-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03558156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et transport. Deux siècles d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 2017, 978-2749537436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7178-6866-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DVD des communes de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD éditions, 2014, 978-2-7099-1869-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un destin peu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782709917483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme, un phénomène économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, Les Études de la Documentation français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Éditions, 2012, Atlas et cartes, 9782709917407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 3. La révolution durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2011, 978-2-7011-4427-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 3 - La révolution durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.280, 2011, Mappemonde, 978-2701144276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cocotiers de la France. Tourisme en outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, BELIN SUP TOURISME, 978-2-7011-4823-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 2 - Moments de lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2005, Mappemonde, 978-2-7011-4217-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Outre-mer français. Un espace singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2003, 2-7011-4889-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme. Acteurs, lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2003, 2-7011-3713-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 1. Lieux communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2002, 2-7011-3248-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 1 - Lieux communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lazzarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2002, Mappemonde, 2-7011-3248-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Discontinuités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1995, 2-7178-4933-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CNRS Dictionnaires, 9782271155405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in the Local and National Press. Study of the Impact on the Pre- and Post-Covid Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Tourism Agility in Times of Crisis and Uncertainty 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, p.1-14, 2025, 9781786309945. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388295.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05458764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portique de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré- et post-Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Christofle (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agilite touristique en temps de crises et d'incertitudes 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.41-52, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours en tomogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gagnol; Jérôme Lageiste; François Moullé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9260-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La requalification permanente des territoires par le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)qualifier les territoires : promesses et actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7492-7857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Riviera franco-italienne, modèle de lieux touristiques et notion géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Internazionale di Studi Liguri-De Ferrari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riviera italiana e francese: similitudini e differenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-88-8679-685-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique et les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argounès F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions géopolitiques et géographiques sur la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argounès F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie n'est pas un caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la province Nord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la forêt. Province Nord-Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-919510-30-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-34101-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pelletier, Ph. et al., Dictionnaire critique de l’Anthropocène, Ed. du CNRS, p.467-469</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un territoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-34101-215-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un territoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-34101-215-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences australiennes en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon J.-Y. et Brown P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 Mots pour comprendre l'Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDPNC, pp.242-243, 2018, 978-2-3503-6170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour d’horizon des outre-mers de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et ses outre-mers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2018, 978-2-7314-1103-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon J.-Y. et Brown P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 Mots pour comprendre l'Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDPNC, 2018, 978-2-3503-6170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îles tropicales et tourisme : entre périphéricité instrumentalisée et conquête de centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et périphéries, la centralité des lieux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-164, 2017, Espace et territoires, 978-2-7535-5247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fagnoni E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2017, 978-2-200-62008-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Côte d'Azur, jalon majeur de l'histoire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coëffé V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme, de nouvelles manières d'habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, 978-2-340-02126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atlas pour la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germanaz Ch.; Bouchet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Terres et Mers, cartographies du sud-ouest de l’océan Indien. De la carte ancienne aux projets d’atlas contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epica Editions, 2017, 978-2-905861-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu et ressorts d'une diffusion mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coëffé V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme, de nouvelles manières d'habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, 978-2-340-02126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Islands of the Pacific in the World of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabouret J.-F. et Lechervy C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palau and its Neighbors in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2016, 978-2-271-09082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et îles : une histoire d'amour durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Furt J.-M. et Tafani C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et insularité. La littoralité en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-LISA, 2014, 978-2-8111-1136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme dans l'outre-mer va-t-il mal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violier Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2013, 1763-6191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans le Grand Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce, la consommation, l'artisanat et l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bonvallot, J.-Ch. Gay et E. Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et congrès de la Nouvelle-Calédonie, 2012, 978-2-7099-1740-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03593418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications et les transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de Brousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-85229-337-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d’îles. Florilège offert à Christian Huetz de Lemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PIÈTRES PERFORMANCES DU TOURISME EN FRANCE D'OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemasson J.-P. et Violier Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destinations et Territoires. Volume 1: Coprésence à l’œuvre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téoros/Presses de l'Université du Québec, 2009, 9-782760-524996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, un espace à part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Y.; Vannier M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France. Aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2008, 978-2-200-35534-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous touristes ! Le monde comme espace touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retaillé D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, 2007, 978-2-09-161476-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco (Principauté de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique des Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, 2006, 978-2-7234-5460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités et aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebigre J.-M. et Decoudras P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Aires protégées insulaires et littorales tropicales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRET, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique touristique de l'île Rodrigues (Maurice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7es Journées de géographie tropicale de Brest 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest éditions/Presses académiques, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités et représentations à Menton et Vintimille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calenge Ch., Lussault M. et Pagand B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’urbain. Des villes, des banlieues et de leurs représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de la ville, 1997, 2-86906-110-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALIMENTATION EN EAU DE LA POLYNÉSIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' ÉNERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yon-Cassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entendement professoral institué en géographie. Notes sur soixante années de rapports d'agrégation concernant les épreuves de géographie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dory D. Douzant-Rosenfeld D. et Knafou R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour une sociologie de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1969-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENSEIGNEMENT, LA FORMATION PROFESSIONNELLE ET L'EMPLOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://gisetudestouristiques.fr/encyclopedie/pareo/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du routard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://gisetudestouristiques.fr/encyclopedie/saint-barthelemy/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco (Principauté de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagler Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap-d'Ail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallis-et-Futuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres australes et antarctiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre-et-Miquelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Gay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités à Université Côte d'Azur-URMISDirecteur scientifique de l'Institut du tourisme Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-1945-4622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033138540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Gay, agrégé de géographie, est professeur des universités à l’IAE Nice (Université Côte d’Azur). Il fait partie du laboratoire URMIS et il est le directeur scientifique de l’Institut du tourisme Côte d’Azur. Il travaille ou a travaillé sur les discontinuités spatiales, le tourisme et les outre-mers.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles polynésiens dans l’Hexagone : Espaces de revalorisations ethniques et de reconfigurations raciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances &amp; Altérités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1661u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales de l’installation des Océaniens en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme est-il sous le feu des critiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05211957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 2024 : retour sur les Jeux olympiques dans les trois sports individuels rois (athlétisme, natation, gymnastique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e3n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04135527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les touristes, des parias au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Deux Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une France d'ailleurs en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carto, le monde en cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes des outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 433, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;tourismophobie&amp;quot;, une tendance qui vient de loin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie : un tourisme en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03682309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialism and tourism in a French territory at the southern end of the world: the case of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourism History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755182X.2019.1664644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pont chinois aux Maldives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.3961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie de covid-19, regards croisés de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Biaggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions microgéographiques sur la vie quotidienne et ses limites au temps de la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonialism and tourism in a French territory at the southern end of the world: the case of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourism History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.48-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755182X.2019.1664644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mes 3,14 kilomètres carrés en Covidie : j'en connais un rayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Confins, 84, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.843.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épidémie de Covid-19 en France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autodétermination pour solder la colonisation : le cas de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.5856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES LOGIQUES DE LA DIFFUSION DU TOURISME DANS LE MONDE : UNE APPROCHE GÉOHISTORIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Decroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la Nouvelle-Calédonie est-elle le nom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOURISME PAR LA GÉOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.97-101. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.472.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logics of tourism expansion throughout the world: A geohistorical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : &amp;quot;Les villes ultramarines sont plus inégalitaires que les villes métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles ultramarines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outre-mer en marge, les marges de l'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CRISE SANS FIN DU TOURISME EN FRANCE D'OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21 juillet 2008, Porto-Pollo (Corse) : douze heures de la vie d’une plage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBAL WARMING AND THE EXPLOITATION OF SMALL ISLAND STATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.81-89. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.431.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections provinciales de 2014 en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Santin, le village divisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis, methodical foundations, and problems in the realisation of the Atlas de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscellanea Geographica - Regional Studies on Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.26-30. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/mgrsd-2014-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réchauffement climatique : l'instrumentalisation des îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.81-89. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.431.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mana (Fidji), une île touristique divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles du Pacifique dans le monde du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is tourism doing poorly in Overseas France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.1634-1652. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2011.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villégiatures de Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le tourisme se diffuse à travers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 17 jours de Pékin. Retour sur les Jeux olympiques de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tome 37, Volume 3 (3), p. 193 à 207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interface: contribution to the analysis of geographical space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/03 (37), pp.193-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel serait l’objet d’une « science du tourisme » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani-Sebregondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interface : contribution à l'analyse de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapelon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perez Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emsellem Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christofle Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.193. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.373.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et mise en tourisme du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les pistes de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, politique et développement aux Seychelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 178, pp.319-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMITES ET DISCONTINUITES ET LEURS IMPLICATIONS SPATIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du tourisme dans l'archipel comorien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Île-hôtel, symbole du tourisme maldivien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco enterre ses trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des îles intertropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme des lieux: un outil de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux figures du retranchement touristique: l’île-hôtel et la zone franche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les outre-mers de l'océan Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace discontinu de Marcel Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Spécial Histoire-Géographie, 13, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les balbutiements du tourisme mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Propos géographiques sur le Sud-Ouest de l'océan Indien, 11, pp.137--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hauts de La Réunion conquis par les loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche géographique du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bruston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Deprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport : une mise en limites de l'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4, pp.327-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques spatiales monégasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03586565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE TOURISME EN POLYNÉSIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en décor d'un paysage : la signalisation autoroutière d'animation de la société Escota en Provence-Alpes-Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE DISCONTINU DE MARCEL PROUST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6, pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse et regard. Le nouveau rapport de l'homme à l'étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DIMENSION ÉTATIQUE DE L'ENTENDEMENT HUMAIN: LE CAS DES PRÉ-ADOLESCENTS FRONTALIERS Ë MENTON ET VINTIMILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance et la promotion d'un produit touristique insulaire : Tahiti et ses îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et évolution du travail de l'étudiant préparant les concours du CAPES et de l'agrégation d'histoire et de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 53 (1), pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence à l'Académie des sciences d'outre-mer « Forces et vulnérabilités environnementales, socio-spatiales et économiques et de la France d’outre-mer »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les Outre-mer français »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences d'outre-mer, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Plenière. Tourismophobie, entre « tourisme de masse » et tourisme de luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme de Luxe Responsable. Journée d'Étude du Tourisme de Nice. 7ème édition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur; Groupe de recherche Tourisme/s, Nov 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle résilience post-covid pour les territoires touristiques ultramarins français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International ASTRES Tourismes et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Polynésie française; ASTRES, Nov 2023, Papeete, Polynésie Française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Institut du Tourisme Côte d'Azur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré et post covid-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français océaniens, des espaces touristiques convoités de l’intérieur et de l’extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Océanie convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Paris, Réseau Asie et Pacifique, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iles tropicales et tourisme : entre périphéricité instrumentalisée, subie et recomposée ? Regards croisés sur trois territoires : Maurice, Nouvelle-Calédonie et Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme, marge et périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale, Jul 2014, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du tourisme insulaire : mise en perspective de voies de développement dans l’outre mer français et dans des Etats insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie. Mers et Océans : les géographes prennent le large</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint-Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, terres éparses, sociétés vivantes (deuxième édition, revue et augmentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 320 p., 2026, 978-2-200-64304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05458949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Atlas, 979-10-318-0773-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobia. From &amp;quot;Mass Tourism&amp;quot; to &amp;quot;Overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley et ISTE, 2024, 9 781786 309914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobie. Du &amp;quot;tourisme de masse&amp;quot; au &amp;quot;surtourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2024, 9781836120025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, terres éparses, sociétés vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.288, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme en France 2. Approche régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme en France 1. Approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2021, Tourisme et systèmes de sécurité, 9781784057817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France volume 1. Approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violier Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2021, Violier Philippe, 9781784057817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme en France 2 Approche régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2021, Violier Philippe, 9781784057824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer. Terres éparses, sociétés vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782200629182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outre-mers européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8123, 2018, Documentation Photographique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme & transport. Deux siècles d'intéractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255, 2017, 9782749537436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Coin de paradis : vacances et tourisme en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de la ville de Nouméa, 2017, 978-2-9560540-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03558156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et transport. Deux siècles d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, 2017, 978-2749537436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7178-6866-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DVD des communes de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD éditions, 2014, 978-2-7099-1869-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un destin peu commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782709917483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme, un phénomène économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, Les Études de la Documentation français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Éditions, 2012, Atlas et cartes, 9782709917407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 3. La révolution durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2011, 978-2-7011-4427-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 3 - La révolution durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.280, 2011, Mappemonde, 978-2701144276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cocotiers de la France. Tourisme en outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, BELIN SUP TOURISME, 978-2-7011-4823-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03551305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 2 - Moments de lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hélion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2005, Mappemonde, 978-2-7011-4217-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Outre-mer français. Un espace singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2003, 2-7011-4889-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme. Acteurs, lieux et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2003, 2-7011-3713-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 1. Lieux communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 2002, 2-7011-3248-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes 1 - Lieux communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Knafou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lazzarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2002, Mappemonde, 2-7011-3248-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Discontinuités spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1995, 2-7178-4933-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismophobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, CNRS Dictionnaires, 9782271155405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism in the Local and National Press. Study of the Impact on the Pre- and Post-Covid Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Tourism Agility in Times of Crisis and Uncertainty 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, p.1-14, 2025, 9781786309945. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388295.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05458764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portique de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré- et post-Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Christofle (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agilite touristique en temps de crises et d'incertitudes 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.41-52, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2024, 9782213725147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04837915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La requalification permanente des territoires par le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)qualifier les territoires : promesses et actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7492-7857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Riviera franco-italienne, modèle de lieux touristiques et notion géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Internazionale di Studi Liguri-De Ferrari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riviera italiana e francese: similitudini e differenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-88-8679-685-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours en tomogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gagnol; Jérôme Lageiste; François Moullé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-7535-9260-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique et les limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argounès F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions géopolitiques et géographiques sur la covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Argounès F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2022, 978-2-35030-738-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie n'est pas un caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la province Nord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la forêt. Province Nord-Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-919510-30-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04435632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-34101-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pelletier, Ph. et al., Dictionnaire critique de l’Anthropocène, Ed. du CNRS, p.467-469</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-271-12427-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04806807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un territoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-34101-215-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, un territoire en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-34101-215-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tour d’horizon des outre-mers de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et ses outre-mers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2018, 978-2-7314-1103-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon J.-Y. et Brown P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 Mots pour comprendre l'Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDPNC, 2018, 978-2-3503-6170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences australiennes en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faberon J.-Y. et Brown P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 Mots pour comprendre l'Australie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDPNC, pp.242-243, 2018, 978-2-3503-6170-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme dans les îles tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fagnoni E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2017, 978-2-200-62008-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Côte d'Azur, jalon majeur de l'histoire du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coëffé V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme, de nouvelles manières d'habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, 978-2-340-02126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îles tropicales et tourisme : entre périphéricité instrumentalisée et conquête de centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et périphéries, la centralité des lieux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-164, 2017, Espace et territoires, 978-2-7535-5247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atlas pour la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germanaz Ch.; Bouchet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Terres et Mers, cartographies du sud-ouest de l’océan Indien. De la carte ancienne aux projets d’atlas contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epica Editions, 2017, 978-2-905861-31-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu et ressorts d'une diffusion mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coëffé V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme, de nouvelles manières d'habiter le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017, 978-2-340-02126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Islands of the Pacific in the World of Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabouret J.-F. et Lechervy C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palau and its Neighbors in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2016, 978-2-271-09082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et îles : une histoire d'amour durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Furt J.-M. et Tafani C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et insularité. La littoralité en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-LISA, 2014, 978-2-8111-1136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le tourisme dans l'outre-mer va-t-il mal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violier Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2013, 1763-6191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce, la consommation, l'artisanat et l'industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bonvallot, J.-Ch. Gay et E. Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD et congrès de la Nouvelle-Calédonie, 2012, 978-2-7099-1740-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03593418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans le Grand Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications et les transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de Brousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-85229-337-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et outre-mer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comme un parfum d’îles. Florilège offert à Christian Huetz de Lemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, 2010, 978-2-84050-700-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PIÈTRES PERFORMANCES DU TOURISME EN FRANCE D'OUTRE-MER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemasson J.-P. et Violier Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destinations et Territoires. Volume 1: Coprésence à l’œuvre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téoros/Presses de l'Université du Québec, 2009, 9-782760-524996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France d'outre-mer, un espace à part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Y.; Vannier M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France. Aménager les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2008, 978-2-200-35534-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous touristes ! Le monde comme espace touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retaillé D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, 2007, 978-2-09-161476-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco (Principauté de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique des Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glénat, 2006, 978-2-7234-5460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités et aires protégées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lebigre J.-M. et Decoudras P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Aires protégées insulaires et littorales tropicales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRET, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique touristique de l'île Rodrigues (Maurice)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7es Journées de géographie tropicale de Brest 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest éditions/Presses académiques, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités et représentations à Menton et Vintimille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calenge Ch., Lussault M. et Pagand B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’urbain. Des villes, des banlieues et de leurs représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de la ville, 1997, 2-86906-110-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' ÉNERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yon-Cassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entendement professoral institué en géographie. Notes sur soixante années de rapports d'agrégation concernant les épreuves de géographie régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dory D. Douzant-Rosenfeld D. et Knafou R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour une sociologie de la géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1969-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03594630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALIMENTATION EN EAU DE LA POLYNÉSIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ENSEIGNEMENT, LA FORMATION PROFESSIONNELLE ET L'EMPLOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas de la Polynésie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM, 1993, 2-7099-1147-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies, un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du routard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://gisetudestouristiques.fr/encyclopedie/saint-barthelemy/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://gisetudestouristiques.fr/encyclopedie/pareo/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03827792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monaco (Principauté de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagler Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap-d'Ail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie scientifique et technique du tourisme et des loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallis-et-Futuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres australes et antarctiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papeete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France d'outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel de la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Pierre-et-Miquelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04437845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6096EA9F"/>
+    <w:nsid w:val="8F262567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1945-4622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033138540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136969v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755182X.2019.1664644" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3961" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1484" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mgrsd-2014-0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2011.08.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MFQ6KP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapelon Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sandra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emsellem Karine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofle Sylvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.373.0193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ceriani-Sebregondi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Knafou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557408v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violier Philippe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02175041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruston" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deprest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubrique Didactique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917826v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369656v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Constant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/france-d-outre-mer-terres-eparses-societes-vivantes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mondou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781784057817" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03559472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03559475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentationphotographique.fr/produit/documentation-photographique-n-8123-mai-juin-2018/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Tourisme-transport-Deux-si%C3%A8cles-dinteractions/dp/2749537436" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551251v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-l-homme-et-les-limites-gay-jean-christophe-c2x32211314" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/289/9782709920582/la-nouvelle-caledonie-un-destin-peu-commun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-espaces.com/librairie/138/tourisme-phenomene-economique-edition.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvallot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ceriani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Co&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gauge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;lion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-cocotiers-de-la-france" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaugue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/tourismes-2#anchor1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557420v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/tourismes-1#anchor1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837910v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9376/penser-avec-les-discontinuites-en-geographie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437811v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04806807v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509281v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872914v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4322" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585172v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583415v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583411v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583423v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583521v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yon-Cassat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594630v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583519v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434521v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881906v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881904v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437830v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437828v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437826v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437824v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437831v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969515v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437798v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437843v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437802v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437803v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437800v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437796v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-gay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1945-4622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033138540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1661u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05211957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04135527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755182X.2019.1664644" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.3961" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biaggi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gascon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.843.0028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5856" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1484" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/mgrsd-2014-0009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2011.08.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MFQ6KP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ferrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ceriani-Sebregondi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Knafou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapelon Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perez Sandra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emsellem Karine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofle Sylvie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.373.0193" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violier Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406137v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02175041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruston" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deprest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586565v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583445v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubrique Didactique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917843v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714687v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Constant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mondou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781784057817" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03559472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03559475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/france-d-outre-mer-terres-eparses-societes-vivantes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentationphotographique.fr/produit/documentation-photographique-n-8123-mai-juin-2018/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Tourisme-transport-Deux-si%C3%A8cles-dinteractions/dp/2749537436" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551288v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-l-homme-et-les-limites-gay-jean-christophe-c2x32211314" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/289/9782709920582/la-nouvelle-caledonie-un-destin-peu-commun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107279v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-espaces.com/librairie/138/tourisme-phenomene-economique-edition.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvallot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ceriani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Co&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gauge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#233;lion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-cocotiers-de-la-france" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaugue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/tourismes-2#anchor1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583671v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/tourismes-1#anchor1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837910v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435600v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9376/penser-avec-les-discontinuites-en-geographie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590313v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437811v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04806807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437847v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4322" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583672v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585161v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583415v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583420v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583423v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583417v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437814v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585058v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585158v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590328v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yon-Cassat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03594630v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583516v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583521v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583513v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434516v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881904v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881906v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827792v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437828v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437826v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437822v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437831v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127698v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969515v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437797v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437799v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437841v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437796v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04437845v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>