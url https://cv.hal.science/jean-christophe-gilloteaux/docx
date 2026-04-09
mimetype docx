--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1411,666 +1411,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear hydroelastic response of a monopile foundation in regular waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erin E. Bachynski</w:t>
+                <w:t xml:space="preserve">Exploitation of the far-offshore wind energy resource by fleets of energy ships – Part 1: Energy ship design and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1669/1/012007⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.839-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-5-839-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870620v1</w:t>
+                <w:t xml:space="preserve">hal-05554268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
+                <w:t xml:space="preserve">Non-linear hydroelastic response of a monopile foundation in regular waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin E. Bachynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1356, pp.012001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1356/1/012001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1669/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355023v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aerodynamic modelling on seakeeping performance of a floating vertical axis wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/we.2348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aerodynamic modeling on seakeeping performance of a floating horizontal axis wind turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leroy Vincent</w:t>
+                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshamida Abd Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mattias Lynch</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1356, pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/we.2337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1356/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152403v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of aerodynamic modeling on seakeeping performance of a floating horizontal axis wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.2337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Techno-economic feasibility of fleets of far offshore hydrogen-producing wind energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max F. Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2080,263 +2197,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Order Difference- and Sum-Frequency Wave Loads in the Open-Source Potential Flow Solver NEMOH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Kurnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jun 2022, Hamburg, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2022-79163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the capacity factor of weather-routed energy ships deployed in the near-shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshamida Abd Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 3rd International Offshore Wind Technical Conference (IOWTC2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hull shape optimization of an energy ship for far-offshore wind energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2365,311 +2482,311 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 39th International conference on Ocean, Offshore and Artic Engineering (OMAE2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Fort Lauderdale (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
+                <w:t xml:space="preserve">Energy and economic performance of the FARWIND energy system for sustainable fuel production from the far-offshore wind energy resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EERA Deepwind'2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Monte-Carlo, Monaco. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2019.8813563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986111v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and economic performance of the FARWIND energy system for sustainable fuel production from the far-offshore wind energy resource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the capacity factor of stationary wind turbines and weather-routed energy ships in the far-offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshamida Abd Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisée Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EERA Deepwind'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Trondheim,, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380030v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction déterministe de houle en temps réel par mesure du profil de vitesses horizontales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2691,240 +2808,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the aerodynamic model on the modelling of the behaviour of a Floating Vertical Axis Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Deep sea offshore wind R&amp;D conference (EERA DeepWind’2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Trondheim, Norway. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1104/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind propulsion options for energy ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2943,262 +3060,262 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ASME International Offshore Wind Technical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IOWTC2018-1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a simulation tool coupling hydrodynamics and unsteady aerodynamics to study Floating Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Arctic Engineering, OMAE2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2017-61203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servo-hydro and unsteady aerodynamic simulation of Floating Vertical Axis Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,204 +3330,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary design of a wind driven vessel dedicated to hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Ocean, Offshore and Artic Engineering (OMAE2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2017-61408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seakeeping study of a Floating Vertical Axis Wind Turbine with a numerical tool based on Free Vortex Wake Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,113 +3542,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EAWE PhD Seminar on Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un couplage hydrodynamique et aérodynamique instationnaire pour l’étude des éoliennes flottantes à axe vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,303 +3663,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 15èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresses in the developement of a weakly-nonlinear wave body interaction model based on the weak-scatterer approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2015 International Conference on Ocean, Offshore and Artic Engineering (OMAE2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, St John's, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2015-41971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Froude-Krylov force modelling for two heaving wave energy point absorbers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wave and Tidal Energy Conference, At Nantes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil de simulation numérique basé sur l'approche Weak-Scatterer pour l'étude des systèmes houlomoteurs en grands mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,565 +3991,565 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear model to simulate large amplitude motions: application to wave energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Plivice (Croatie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
+                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">OMAE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156049v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and Time-domain Simulation of the SEAREV wave energy converter</w:t>
+                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Halkidiki (Grèce), France</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156050v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latching control of a power take off oscillator carried by a wave activated body</w:t>
+                <w:t xml:space="preserve">Anatomie d’un système récupérateur d’énergie des vagues de seconde génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Longyearbyen, France</w:t>
+              <w:t xml:space="preserve">10es Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156052v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAREV - A Second Generation Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Renewable Energy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aberdeen (Ecosse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4442,91 +4559,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the seakeeping of Floating Vertical Axis Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4541,51 +4658,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EAWE PhD Seminar on Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4595,163 +4712,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Numerical Simulation of Offshore Wind Turbines Using Anisotropic Mesh Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Douteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in CFD for Wind and Tidal Offshore Turbines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-104, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11887-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4761,114 +4878,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements de grande amplitude d'un corps flottant en fluide parfait. Application à la récupération de l'énergie des vagues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole Centrale de Nantes (ECN); Université de Nantes, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00521689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5015,51 +5132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mojallizadeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merrien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bachynski-Poli&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gilloteaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342952v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Elie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boileau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2265/4/042057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gorintin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick de Belizal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bordogna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-1191-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Ghani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delvoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109830" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clodic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Bachynski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshamida Abd Jamil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Chaigneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1356/1/012001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Lynch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2348" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2337" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Platzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kurnia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Body" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813563" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1104/1/012001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2018-1056" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61203" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61408" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Digonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coupez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11887-7_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00521689v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mojallizadeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114739" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merrien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bachynski-Poli&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gilloteaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342952v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Elie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bognet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boileau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2265/4/042057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gorintin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick de Belizal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bordogna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-1191-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdul Ghani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouillette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delvoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109830" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108492" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clodic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2019-100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-5-839-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E. Bachynski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1669/1/012007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Lynch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshamida Abd Jamil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Chaigneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lelong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1356/1/012001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Platzer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Kurnia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2022-79163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Body" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813563" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Combourieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1104/1/012001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IOWTC2018-1056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635075v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2017-61408" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvign&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Letournel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bozonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2015-41971" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Digonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coupez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11887-7_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00521689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>