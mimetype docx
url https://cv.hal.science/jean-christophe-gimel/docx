--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -2964,587 +2964,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flocculation and percolation in reversible cluster-cluster aggregation.</w:t>
+                <w:t xml:space="preserve">Phase separation and percolation of reversibly aggregating spheres with a square-well attraction potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujin Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rottereau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/e2006-00022-7⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125, pp.184512-1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2378832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020136v1</w:t>
+                <w:t xml:space="preserve">hal-00134530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation and percolation of reversibly aggregating spheres with a square-well attraction potential.</w:t>
+                <w:t xml:space="preserve">Flocculation and percolation in reversible cluster-cluster aggregation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujin Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2006-00022-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2378832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00134530v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion from a hard wall induced by aggregation and gelation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Influence of the Brownian step size in off-lattice Monte-Carlo simulations of irreversible particle aggregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.37-40. </w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.15-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2005-10028-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2005-10027-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015710v1</w:t>
+                <w:t xml:space="preserve">hal-00015713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Brownian step size in off-lattice Monte-Carlo simulations of irreversible particle aggregation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Depletion from a hard wall induced by aggregation and gelation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18, pp.15-19. </w:t>
+              <w:t xml:space="preserve">, 2005, 18, pp.37-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2005-10027-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2005-10028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015713v1</w:t>
+                <w:t xml:space="preserve">hal-00015710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of particle aggregation and gelation: II. Pair correlation function and structure factor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3590,90 +3590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of particle aggregation and gelation: I. Growth, structure and size distribution of the clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3719,90 +3719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3d Monte Carlo simulations of site-bond continuum percolation of spheres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 11, pp.61-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3848,51 +3848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation, gelation and phase separation of heat denatured globular proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.061405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4094,51 +4094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5 (4), pp.415-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 33 (43), pp.7687-7697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4397,272 +4397,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing probabilities in one, two or three directions for percolation on a cubic lattice</w:t>
+                <w:t xml:space="preserve">Structure and size distribution of percolating clusters. Comparison with gelling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Teuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/32/48/102⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (1), pp.91-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571430v1</w:t>
+                <w:t xml:space="preserve">hal-02567997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and size distribution of percolating clusters. Comparison with gelling systems</w:t>
+                <w:t xml:space="preserve">Crossing probabilities in one, two or three directions for percolation on a cubic lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Teuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (1), pp.91-97. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (48), pp.L515-L519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100510050982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/32/48/102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567997v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDS Micelles at High Ionic Strength. A Light Scattering, Neutron Scattering, Fluorescence Quenching, and CryoTEM Investigation</w:t>
               </w:r>
@@ -4807,51 +4807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractality of Globular Protein Aggregates: From the Molecular to the Microscopic Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,272 +4905,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for a two-step process in the aggregation of β-lactoglobulin at pH 7</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Relaxation Functions Characterized by a Broad Monomodal Relaxation Time Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Durand</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Johnsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jcp/1996930987⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (5), pp.697-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1996206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566883v1</w:t>
+                <w:t xml:space="preserve">jpa-00248328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Relaxation Functions Characterized by a Broad Monomodal Relaxation Time Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence for a two-step process in the aggregation of β-lactoglobulin at pH 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Johnsen</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 6 (5), pp.697-711. </w:t>
+              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 93, pp.987-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp2:1996206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jcp/1996930987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248328v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A light scattering investigation of the sodium dodecyl sulfate–lysozyme system</w:t>
               </w:r>
@@ -5260,51 +5260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition between flocculation and percolation of a diffusion-limited cluster-cluster aggregation process using three-dimensional Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5364,51 +5364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static structure factor of dilute solutions of polydisperse fractal aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5468,51 +5468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and distribution of aggregates formed after heat-induced denaturation of globular proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5542,223 +5542,1510 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of the Galenic Lab-on-a-chip and ​Therapy-on-a-chip concepts for drug formulation / delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plenières du GDR MicroNanofluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précipitation réactive en milieu CO2 supercritique de microsphères nanostructurées de carbonate de calcium par procédé microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulation of vancomycin nanocomplexes through a microfluidic process for the treatment of Clostridium Difficile infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFNano Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFNano, Dec 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de l'activité interfaciale et du comportement auto-associatif de copolymères à blocs amphiphiles : application à la formulation d'émulsions Eau/CO2 supercritique pour la précipitation réactive de CaCO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefevbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoassemblies formed by polyarginine-ferrocifen conjugates for lung cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lautram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SF Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluid-poroelastic interface modelling for an implantable medical device: Application to brain tumours treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lozinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Calvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Mathematical Biology Modelling days of Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the diffusion coefficient of nanocarriers with the fluorescence recovery technique in gastrointestinal mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dénarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossing Biological Barriers - Advances in Nanocarriers Design for Targeted Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dresde, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Nano Seeds in C-S-H Gel Formation: Simulation Study from the Colloidal Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achutha Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge S. Dolado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONCREEP 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784479346.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle diffusion in colloid gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gireeshkumar Balakrishnan Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujin-B. Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Polymer Processing and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Kottayam, Inde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative analysis of protein gel structure by confocal laser scanning microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Ako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Microscopy Congress (ECM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.757-758, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85226-1_379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et évaluation pré-clinique d'un dispositif microfluidique d’infusion pour la thérapie des tumeurs cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Weitten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées du Cancéropôle Grand-Ouest. Vannes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of residual micellar structures in lipid nanocapsules suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh Thu Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5780,118 +7067,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFnano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dynamic light scattering a good method to characterize self-assemblies of cell penetrating peptide-ferrocifen conjugates?</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of cell-penetrating peptide-ferrocifen self-assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
@@ -5926,97 +7213,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617249v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of cell-penetrating peptide-ferrocifen self-assemblies</w:t>
+                <w:t xml:space="preserve">Is dynamic light scattering a good method to characterize self-assemblies of cell penetrating peptide-ferrocifen conjugates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepeltier</w:t>
@@ -6051,116 +7338,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Franconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SF Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617358v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-poroelastic interface modelling for an implantable medical device: Application to brain tumours treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lozinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,1642 +7479,355 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème journées d'étude des milieux poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nantes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of process parameters on morphology and release profile of Penta-block PLGA-based Microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Quan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Venier-Julienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European conference on pharmaceutics (APGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of wheat prolamins: a computer simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achutha Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ecole Doctorale Matières, Molécules, Matériaux en Pays de la Loire 3MPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Le Mans, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of wheat prolamins: a computer simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achutha Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ecole Doctorale Matières, Molécules, Matériaux en Pays de la Loire 3MPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nantes, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814739v1</w:t>
-              </w:r>
-[...1285 lines deleted...]
-                <w:t xml:space="preserve">hal-00338459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8309,194 +8309,194 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of nanotracers in complex media</w:t>
+                <w:t xml:space="preserve">Transports de nanoparticules dans des matrices complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615959v1</w:t>
+                <w:t xml:space="preserve">hal-02615960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transports de nanoparticules dans des matrices complexes</w:t>
+                <w:t xml:space="preserve">Diffusion of nanotracers in complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615960v1</w:t>
+                <w:t xml:space="preserve">hal-02615959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step polymerization in various solvent conditions. A computer simulation approach using &amp;quot;Patchy Brownian Cluster Dynamics&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achutha Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge S. Dolado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8758,51 +8758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tireau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chevremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspe Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125651" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04295223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Thu Do" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simonsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.10.054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03737443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gimel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00879j" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03291966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02973293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02612734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Quyen Nguyen-Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.05.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.09.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achutha Prabhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arrese-Igor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gaitero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33918-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Frombach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.10.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03805634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Bensley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malhaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beno&#238;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2016.03.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prabhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujin Babu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886585" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez-Teresa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4838396" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ailhas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S51837" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/23/234115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3074310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10381-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XMGTVS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano de Michele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2925686" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076342+" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2756838" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rottereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2006-00022-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A40A795AB8D1ACCE9F1782D01A49D4A3792BB26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378832" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10028-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01E8F06780A0C5431DCD9EC10A8DDBBD480877F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10027-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/514748A493924E9CBDE5D2482B8F5EEA07BDD642/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10045-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDNXXX91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10044-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61N55K1F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10006-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6D893092-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(01)00514-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXK9D05-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.061405" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890170048" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F8230FDAD543D6281E8AA4F625D85486BE5C017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/43/302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDA51F241BC55D7C61681331BD99AB85EE3E62F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teuler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(00)00046-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1TN0L1F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571430v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/48/102" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E23E17064448A6E33C241D1471037F7E174103FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567997v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050982" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89C3N3HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almgren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karlsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edwards" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5503" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHHCZWRT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aymard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X97000814" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996930987" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/254D1B6B143DCD32C3548889F8B90BBE7B1D2B4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johnsen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996206" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBBCB8EF48C6215037447AA86D9E45A2D6D01A81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyn Brown" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.471496" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566531v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.11348" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.16357" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00080a037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NP6N8X5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04105790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weitten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rolland" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02631540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04105812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124139v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevbre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616012v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S. Dolado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison D&#233;narnaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180814v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujin-B. Babu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Ako" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;cu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85226-1_379" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V2RW46PB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615959v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615960v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tireau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chevremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2026.126640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspe Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125651" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04295223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Thu Do" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simonsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.10.054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03737443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gimel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benyahia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00879j" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03291966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.07.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02973293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c02194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02612734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Le" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Quyen Nguyen-Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.05.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepeltier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.09.028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achutha Prabhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ayuela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arrese-Igor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gaitero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33918-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bastiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Frombach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.10.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03805634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Bensley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Klymchenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malhaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beno&#238;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagarce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2016.03.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prabhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujin Babu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886585" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez-Teresa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayuela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4838396" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ailhas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S51837" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/23/234115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3074310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10381-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XMGTVS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano de Michele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2925686" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076342+" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2756838" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rottereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2006-00022-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A40A795AB8D1ACCE9F1782D01A49D4A3792BB26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10027-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/514748A493924E9CBDE5D2482B8F5EEA07BDD642/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10028-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01E8F06780A0C5431DCD9EC10A8DDBBD480877F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10045-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDNXXX91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10044-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61N55K1F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10006-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6D893092-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(01)00514-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXK9D05-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.061405" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890170048" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F8230FDAD543D6281E8AA4F625D85486BE5C017/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/43/302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDA51F241BC55D7C61681331BD99AB85EE3E62F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Teuler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(00)00046-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1TN0L1F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050982" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89C3N3HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/48/102" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E23E17064448A6E33C241D1471037F7E174103FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almgren" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karlsson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edwards" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5503" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHHCZWRT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aymard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X97000814" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gimel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Johnsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996206" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBBCB8EF48C6215037447AA86D9E45A2D6D01A81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566883v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996930987" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/254D1B6B143DCD32C3548889F8B90BBE7B1D2B4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyn Brown" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.471496" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566531v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.11348" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.16357" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318708v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00080a037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NP6N8X5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04105812v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevbre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison D&#233;narnaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S. Dolado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.104" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireeshkumar Balakrishnan Nair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujin-B. Babu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Ako" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;cu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85226-1_379" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V2RW46PB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04105790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weitten" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890468v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02617249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02631540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Quan Le" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Venier-Julienne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814739v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133816v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615960v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>