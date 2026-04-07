--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -828,321 +828,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Retinoid X Receptors (RXRs) and dietary vitamin A in Alzheimer's disease: Evidence from clinicopathological and preclinical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essi-Fanny Biyong</w:t>
+                <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyntia Tremblay</w:t>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Leclerc</w:t>
+                <w:t xml:space="preserve">Paolo Sassone-Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Caron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 161, </w:t>
+              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.e33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618458v1</w:t>
+                <w:t xml:space="preserve">hal-03344270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Retinoid X Receptors (RXRs) and dietary vitamin A in Alzheimer's disease: Evidence from clinicopathological and preclinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
+                <w:t xml:space="preserve">Essi-Fanny Biyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+                <w:t xml:space="preserve">Cyntia Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Sassone-Corsi</w:t>
+                <w:t xml:space="preserve">Manon Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vicky Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (2), pp.e33. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344270v1</w:t>
+                <w:t xml:space="preserve">hal-03618458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,429 +1356,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
+                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179256v1</w:t>
+                <w:t xml:space="preserve">hal-02550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essi F. Biyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Alfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Contini</w:t>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Oummadi</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550371v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshaping circadian metabolism in the suprachiasmatic nucleus and prefrontal cortex by nutritional challenge</w:t>
               </w:r>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Tognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muntaha Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,295 +2026,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid-binding globulin deficiency specifically impairs contextual and recognition memory consolidation in male mice</w:t>
+                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lafenetre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+                <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Cerpa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000499827⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46118-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618393v1</w:t>
+                <w:t xml:space="preserve">hal-02489982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corticosteroid-binding globulin deficiency specifically impairs contextual and recognition memory consolidation in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">Pauline Lafenetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Clark</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.9620. </w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (4), pp.322-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46118-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000499827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489982v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t>
               </w:r>
@@ -2581,51 +2581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes and insulin injection modalities: effects on hepatic and hippocampal expression of 11β-hydroxysteroid dehydrogenase type 1 in juvenile diabetic male rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronica Rougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2875,51 +2875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3009,51 +3009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine M. Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70, pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3099,51 +3099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.109-115. </w:t>
@@ -3258,51 +3258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,51 +3418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (7), pp.825-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4650,51 +4650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4857,103 +4857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lleida, Spain. 208 p</w:t>
@@ -4995,64 +4995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,64 +5120,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5232,77 +5232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,51 +5857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de facteurs génétiques influençant les réponses de stress chez le porc : apport des modèles souris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5959,260 +5959,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transcrits spécifiant les différentes caséines ne sont pas traduits avec la même efficacité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différenciation fonctionnelle de l'épithélium sécrétoire mammaire caprin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Miranda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193370v1</w:t>
+                <w:t xml:space="preserve">hal-01197492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation fonctionnelle de l'épithélium sécrétoire mammaire caprin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+                <w:t xml:space="preserve">Les transcrits spécifiant les différentes caséines ne sont pas traduits avec la même efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197492v1</w:t>
+                <w:t xml:space="preserve">hal-01193370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caséine &amp;lt;em&amp;gt;k&amp;lt;/em&amp;gt; joue-t-elle un rôle dans le processus de différenciation de épithélium alvéolaire mammaire ?</w:t>
               </w:r>
@@ -6562,64 +6562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,51 +6799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la transcortine dans la régulation du poids corporel et de la réactivité émotionnelle après un régime hyperlipidique associé à un stress chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,51 +6851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013</w:t>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de la Société Française de Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7364,51 +7364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.helbling@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi-Fanny Biyong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tognini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaha Samad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016589117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoste-Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nacka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177051" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela F. de Medeiros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. Minni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.04.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPS2RX3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.23366" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHGD7QHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sivukhina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik H. Schafer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076893" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele E. Mattos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Heinzmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Norkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0255" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defrenaix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-95" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0862" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sotinel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802262c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cadon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.helbling@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi-Fanny Biyong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105542" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tognini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaha Samad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016589117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoste-Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nacka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177051" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela F. de Medeiros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. Minni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.04.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPS2RX3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.23366" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHGD7QHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sivukhina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik H. Schafer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076893" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele E. Mattos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Heinzmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Norkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0255" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defrenaix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-95" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0862" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sotinel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802262c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193370v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cadon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>