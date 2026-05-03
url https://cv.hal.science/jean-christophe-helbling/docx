--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -124,1462 +124,1462 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
+                <w:t xml:space="preserve">Vitamin A deficiency induces sex-specific reward processing alterations through a dysregulation of the mesolimbic dopamine transmission in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+                <w:t xml:space="preserve">Pauline Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+                <w:t xml:space="preserve">Sonya Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Oliveira da Cruz</w:t>
+                <w:t xml:space="preserve">Ilona Dulapt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Artinian</w:t>
+                <w:t xml:space="preserve">Loreleï Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Alfos</w:t>
+                <w:t xml:space="preserve">Adrien Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (23), pp.5820-5830.e5. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-026-02400-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546904v1</w:t>
+                <w:t xml:space="preserve">hal-05585529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal scheduling corrects obesogenic diet induced-uncoupling of cortico-hippocampal activities supporting memory</w:t>
+                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabahan Chakraborty</w:t>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dromard</w:t>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie M André</w:t>
+                <w:t xml:space="preserve">José Oliveira da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maheva Dedin</w:t>
+                <w:t xml:space="preserve">Julien Artinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 117, pp.105783. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (23), pp.5820-5830.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122786v1</w:t>
+                <w:t xml:space="preserve">hal-05546904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenergic modulation of pheromone-induced odor learning and brain activation in newborn rabbits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meal scheduling corrects obesogenic diet induced-uncoupling of cortico-hippocampal activities supporting memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Colombel</w:t>
+                <w:t xml:space="preserve">Prabahan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Yann Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Potier</w:t>
+                <w:t xml:space="preserve">Emilie M André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Maheva Dedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27093-8⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.105783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457963v1</w:t>
+                <w:t xml:space="preserve">hal-05122786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption, via hippocampal thyroid hormone signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Noradrenergic modulation of pheromone-induced odor learning and brain activation in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+                <w:t xml:space="preserve">Mylène Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102061⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.42794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27093-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785231v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory deficits in a juvenile rat model of type 1 diabetes are due to excess 11β-HSD1 activity, which is upregulated by high glucose concentrations rather than insulin deficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Brossaud</w:t>
+                <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption, via hippocampal thyroid hormone signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+                <w:t xml:space="preserve">Rachel Ginieis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+                <w:t xml:space="preserve">Pierre Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Neige Campas-Lebecque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Mariano Ruiz-Gayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-023-05942-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.102061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175051v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Memory deficits in a juvenile rat model of type 1 diabetes are due to excess 11β-HSD1 activity, which is upregulated by high glucose concentrations rather than insulin deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Campas-Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (9), pp.1735-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-023-05942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344270v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Retinoid X Receptors (RXRs) and dietary vitamin A in Alzheimer's disease: Evidence from clinicopathological and preclinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essi-Fanny Biyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Alfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sassone-Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2021.10.010⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.e33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495911v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglial cannabinoid type 1 receptor regulates brain inflammation in a sex-specific manner</w:t>
+                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Meij</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie Morel</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Decoeur</w:t>
+                <w:t xml:space="preserve">Eva Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.188-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/can.2020.0170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2021.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364514v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
+                <w:t xml:space="preserve">Microglial cannabinoid type 1 receptor regulates brain inflammation in a sex-specific manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+                <w:t xml:space="preserve">Julia de Meij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Walle</w:t>
+                <w:t xml:space="preserve">Zain Alfanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Contini</w:t>
+                <w:t xml:space="preserve">Lydie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Oummadi</w:t>
+                <w:t xml:space="preserve">Fanny Decoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
+              <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/can.2020.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550371v1</w:t>
+                <w:t xml:space="preserve">hal-03364514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essi F. Biyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Alfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1656,77 +1656,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
@@ -1758,2836 +1758,2970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping circadian metabolism in the suprachiasmatic nucleus and prefrontal cortex by nutritional challenge</w:t>
+                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Tognini</w:t>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muntaha Samad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
+                <w:t xml:space="preserve">Roman Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2016589117⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173039v1</w:t>
+                <w:t xml:space="preserve">hal-02550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reshaping circadian metabolism in the suprachiasmatic nucleus and prefrontal cortex by nutritional challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chevalier</w:t>
+                <w:t xml:space="preserve">Paola Tognini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Grohard</w:t>
+                <w:t xml:space="preserve">Muntaha Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Basso</w:t>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 80, pp.179-192. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (47), pp.29904-29913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2016589117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623824v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
+                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Clark</w:t>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Julien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Grohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46118-7⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489982v1</w:t>
+                <w:t xml:space="preserve">hal-02623824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosteroid-binding globulin deficiency specifically impairs contextual and recognition memory consolidation in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lafenetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109 (4), pp.322-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000499827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Matime</w:t>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46118-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620346v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin treatment partially prevents cognitive and hippocampal alterations as well as glucocorticoid dysregulation in early-onset insulin-deficient diabetic rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Neige Campas</w:t>
+                <w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Semont</w:t>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
+                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Matime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.04.016⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236 (5), pp.1583-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349613v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes and insulin injection modalities: effects on hepatic and hippocampal expression of 11β-hydroxysteroid dehydrogenase type 1 in juvenile diabetic male rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulin treatment partially prevents cognitive and hippocampal alterations as well as glucocorticoid dysregulation in early-onset insulin-deficient diabetic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Barthe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Marie-Neige Campas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Semont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00081⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603874v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal airway epithelial cell IL-6 and FKBP51 gene expression and steroid sensitivity in asthmatic children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diabetes and insulin injection modalities: effects on hepatic and hippocampal expression of 11β-hydroxysteroid dehydrogenase type 1 in juvenile diabetic male rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Rougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fayon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Nacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602622v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic acid increases glucocorticoid receptor phosphorylation via cyclin-dependent kinase 5</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nasal airway epithelial cell IL-6 and FKBP51 gene expression and steroid sensitivity in asthmatic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoste-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pallet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631919v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic stress does not further exacerbate the abnormal psychoneuroendocrine phenotype of Cbg-deficient male mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Retinoic acid increases glucocorticoid receptor phosphorylation via cyclin-dependent kinase 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2017.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.04.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02637676v1</w:t>
+                <w:t xml:space="preserve">hal-04631919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Chronic stress does not further exacerbate the abnormal psychoneuroendocrine phenotype of Cbg-deficient male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela F. de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine M. Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02636692v1</w:t>
+                <w:t xml:space="preserve">hal-02637676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129875v1</w:t>
+                <w:t xml:space="preserve">hal-02636692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and glucocorticoid regulation of NR4A genes in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnr.23366⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.252-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630382v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic expression of transcortin in neural cells of the mouse brain: a histochemical and molecular study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stress and glucocorticoid regulation of NR4A genes in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.076893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (7), pp.825-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.23366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646029v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid-binding globulin contributes to the neuroendocrine phenotype of mice selected for extremes in stress reactivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Intrinsic expression of transcortin in neural cells of the mouse brain: a histochemical and molecular study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sivukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik H. Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JOE-13-0255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (2), pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.076893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651025v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of plasma corticosteroid-binding-globulin during stress to promote glucocorticoid delivery to the brain: impact on memory retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Corticosteroid-binding globulin contributes to the neuroendocrine phenotype of mice selected for extremes in stress reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele E. Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Michael Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Norkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2012-1485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 219 (3), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-13-0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644432v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining RNA integrity in a homogeneous population of mammary epithelial cells isolated by Laser Capture Microdissection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Critical role of plasma corticosteroid-binding-globulin during stress to promote glucocorticoid delivery to the brain: impact on memory retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2121-11-95⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153 (10), pp.4766-4774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2012-1485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193640v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma transcortin influences endocrine and behavioral stress responses in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Maintaining RNA integrity in a homogeneous population of mammary epithelial cells isolated by Laser Capture Microdissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Defrenaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2009-0862⟩</w:t>
+              <w:t xml:space="preserve">BMC Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (december), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2121-11-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663657v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Plasma transcortin influences endocrine and behavioral stress responses in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie M. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine C. Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (2), pp.649-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2009-0862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193417v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of plant DNA sequences in the blood of dairy cows fed with genetically modified (Bt176) and conventional corn silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Fortabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira S. Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sotinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (2), pp.509-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf802262c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (1), pp.61-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bronchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Genes and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 217 (7), pp.485-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4597,2463 +4731,2463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Role of glucocorticoid signaling in obesity-induced memory alterations in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Dromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Jeanneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Congrès de La Société Francophone de Chronobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Socièté Francophone de Chronobiologie, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">BSN-SNE joint meeting of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie &amp; British Society for Neuroendocrinology, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364540v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of glucocorticoid signaling in obesity-induced memory alterations in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSN-SNE joint meeting of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie &amp; British Society for Neuroendocrinology, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">47. Congrès de La Société Francophone de Chronobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Socièté Francophone de Chronobiologie, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364544v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lleida, Spain. 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in metabolic and behavioral responses to Western life style: analysis of the transcortin-deficient mouse after high fat diet and chronic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Communauté de Travail des Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur., Dec 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la transcortine (CBG) dans la vulnérabilité individuelle des réponses de stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’école doctorale Sciences de la Vie et de la Santé de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur., Apr 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcortin is crucial in HPA axis and despair-like behavior sex difference in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Colloque de la Société de Neuroendocrinologie et 4. Colloque Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Labo/service de l'auteur, Marseille, FRA., Sep 2011, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de gènes de l'immunité dans le tissu mammaire caprin gestant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de facteurs génétiques influençant les réponses de stress chez le porc : apport des modèles souris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation fonctionnelle de l'épithélium sécrétoire mammaire caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transcrits spécifiant les différentes caséines ne sont pas traduits avec la même efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caséine &amp;lt;em&amp;gt;k&amp;lt;/em&amp;gt; joue-t-elle un rôle dans le processus de différenciation de épithélium alvéolaire mammaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">L’expression de la caséine ! est-elle nécessaire à la différenciation fonctionnelle de l’epithelium alvéolaire mammaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Seely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d'Animation Scientifiques du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée de l'animation transversale "Glande Mammaire, Lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763921v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression de la caséine ! est-elle nécessaire à la différenciation fonctionnelle de l’epithelium alvéolaire mammaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">La caséine &amp;lt;em&amp;gt;k&amp;lt;/em&amp;gt; joue-t-elle un rôle dans le processus de différenciation de épithélium alvéolaire mammaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Seely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'animation transversale "Glande Mammaire, Lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">1ères Journées d'Animation Scientifiques du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829135v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application Shiny pour l'analyse reproductible et interactive de données de RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Shiny:INRAE 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Montplellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type 1 diabetes in juvenile rats, and vulnerability to depressive syndrome and memory impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International NeuroFrance 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la transcortine dans la régulation du poids corporel et de la réactivité émotionnelle après un régime hyperlipidique associé à un stress chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcortin deficient mice are insensitive to chronic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de la Société Française de Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7063,161 +7197,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption in mice, in part through hippocampal thyroid hormone signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Ginieis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Ruiz-Gayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7364,51 +7498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.helbling@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi-Fanny Biyong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105542" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tognini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaha Samad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016589117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoste-Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nacka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177051" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela F. de Medeiros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. Minni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.04.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPS2RX3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.23366" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHGD7QHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sivukhina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik H. Schafer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076893" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele E. Mattos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Heinzmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Norkowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0255" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defrenaix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-95" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0862" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sotinel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802262c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193370v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cadon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749372v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.helbling@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Couty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Dulapt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Santoro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02400-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi-Fanny Biyong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tognini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaha Samad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016589117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoste-Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nacka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela F. de Medeiros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. Minni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.04.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPS2RX3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.23366" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHGD7QHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sivukhina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik H. Schafer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076893" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele E. Mattos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Heinzmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Norkowski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0255" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defrenaix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-95" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M. Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0862" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sotinel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802262c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753752v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193370v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cadon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>