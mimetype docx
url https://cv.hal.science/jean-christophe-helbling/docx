--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -124,51 +124,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -292,4436 +292,4570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Alfos</w:t>
+                <w:t xml:space="preserve">Correction: Vitamin A deficiency induces sex-specific reward processing alterations through a dysregulation of the mesolimbic dopamine transmission in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Dulapt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-026-02424-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546904v1</w:t>
+                <w:t xml:space="preserve">hal-05611033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal scheduling corrects obesogenic diet induced-uncoupling of cortico-hippocampal activities supporting memory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
+                <w:t xml:space="preserve">Obesogenic diet impairs memory consolidation via the hippocampal endocannabinoid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Oliveira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Artinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105783⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (23), pp.5820-5830.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122786v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenergic modulation of pheromone-induced odor learning and brain activation in newborn rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
+                <w:t xml:space="preserve">Meal scheduling corrects obesogenic diet induced-uncoupling of cortico-hippocampal activities supporting memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabahan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dromard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheva Dedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Arango-Lievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27093-8⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.105783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457963v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption, via hippocampal thyroid hormone signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Noradrenergic modulation of pheromone-induced odor learning and brain activation in newborn rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duchamp-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102061⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.42794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27093-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785231v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory deficits in a juvenile rat model of type 1 diabetes are due to excess 11β-HSD1 activity, which is upregulated by high glucose concentrations rather than insulin deficiency</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption, via hippocampal thyroid hormone signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ginieis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Ruiz-Gayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-023-05942-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.102061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175051v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Retinoid X Receptors (RXRs) and dietary vitamin A in Alzheimer's disease: Evidence from clinicopathological and preclinical studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Alfos</w:t>
+                <w:t xml:space="preserve">Memory deficits in a juvenile rat model of type 1 diabetes are due to excess 11β-HSD1 activity, which is upregulated by high glucose concentrations rather than insulin deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Campas-Lebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105542⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (9), pp.1735-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-023-05942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618458v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of Retinoid X Receptors (RXRs) and dietary vitamin A in Alzheimer's disease: Evidence from clinicopathological and preclinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essi-Fanny Biyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2021.105542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344270v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined gene expression and chromatin immunoprecipitation from a single mouse hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Sassone-Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2021.10.010⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.e33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495911v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglial cannabinoid type 1 receptor regulates brain inflammation in a sex-specific manner</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Bakoyiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/can.2020.0170⟩</w:t>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.188-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2021.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364514v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Microglial cannabinoid type 1 receptor regulates brain inflammation in a sex-specific manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Meij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zain Alfanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Decoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
+              <w:t xml:space="preserve">Cannabis and Cannabinoid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/can.2020.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046682v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dietary vitamin A supplementation prevents early obesogenic diet-induced microbiota, neuronal and cognitive alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essi F. Biyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alfos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-00723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179256v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
+                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience has long-term effects on blood transcriptome in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550371v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping circadian metabolism in the suprachiasmatic nucleus and prefrontal cortex by nutritional challenge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+                <w:t xml:space="preserve">Causal link between n-3 polyunsaturated fatty acid deficiency and motivation deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Oummadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2016589117⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.755-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173039v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilian Basso</w:t>
+                <w:t xml:space="preserve">Reshaping circadian metabolism in the suprachiasmatic nucleus and prefrontal cortex by nutritional challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Tognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntaha Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichiro Kinouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (47), pp.29904-29913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2016589117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623824v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid-binding globulin deficiency specifically impairs contextual and recognition memory consolidation in male mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
+                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Grohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000499827⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618393v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Corticosteroid-binding globulin deficiency specifically impairs contextual and recognition memory consolidation in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lafenetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46118-7⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (4), pp.322-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000499827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489982v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Matime</w:t>
+                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46118-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620346v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin treatment partially prevents cognitive and hippocampal alterations as well as glucocorticoid dysregulation in early-onset insulin-deficient diabetic rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
+                <w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Matime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.04.016⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236 (5), pp.1583-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349613v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes and insulin injection modalities: effects on hepatic and hippocampal expression of 11β-hydroxysteroid dehydrogenase type 1 in juvenile diabetic male rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Barthe</w:t>
+                <w:t xml:space="preserve">Insulin treatment partially prevents cognitive and hippocampal alterations as well as glucocorticoid dysregulation in early-onset insulin-deficient diabetic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Campas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Semont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducroix-Crepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00081⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603874v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasal airway epithelial cell IL-6 and FKBP51 gene expression and steroid sensitivity in asthmatic children</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Diabetes and insulin injection modalities: effects on hepatic and hippocampal expression of 11β-hydroxysteroid dehydrogenase type 1 in juvenile diabetic male rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Rougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Nacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602622v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic acid increases glucocorticoid receptor phosphorylation via cyclin-dependent kinase 5</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nasal airway epithelial cell IL-6 and FKBP51 gene expression and steroid sensitivity in asthmatic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoste-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pallet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcn.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631919v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic stress does not further exacerbate the abnormal psychoneuroendocrine phenotype of Cbg-deficient male mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Retinoic acid increases glucocorticoid receptor phosphorylation via cyclin-dependent kinase 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.04.014⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcn.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637676v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Chronic stress does not further exacerbate the abnormal psychoneuroendocrine phenotype of Cbg-deficient male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela F. de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine M. Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636692v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in the fast actions of glucocorticoids on the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129875v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and glucocorticoid regulation of NR4A genes in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Role of corticosteroid binding globulin in emotional reactivity sex differences in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92 (7), pp.825-834. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.252-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.23366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630382v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic expression of transcortin in neural cells of the mouse brain: a histochemical and molecular study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stress and glucocorticoid regulation of NR4A genes in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.076893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (7), pp.825-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.23366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646029v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroid-binding globulin contributes to the neuroendocrine phenotype of mice selected for extremes in stress reactivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Intrinsic expression of transcortin in neural cells of the mouse brain: a histochemical and molecular study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sivukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik H. Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JOE-13-0255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (2), pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.076893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651025v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of plasma corticosteroid-binding-globulin during stress to promote glucocorticoid delivery to the brain: impact on memory retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Corticosteroid-binding globulin contributes to the neuroendocrine phenotype of mice selected for extremes in stress reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele E. Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Michael Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Norkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2012-1485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 219 (3), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-13-0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644432v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining RNA integrity in a homogeneous population of mammary epithelial cells isolated by Laser Capture Microdissection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Critical role of plasma corticosteroid-binding-globulin during stress to promote glucocorticoid delivery to the brain: impact on memory retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2121-11-95⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153 (10), pp.4766-4774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2012-1485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193640v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma transcortin influences endocrine and behavioral stress responses in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Maintaining RNA integrity in a homogeneous population of mammary epithelial cells isolated by Laser Capture Microdissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Defrenaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2009-0862⟩</w:t>
+              <w:t xml:space="preserve">BMC Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (december), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2121-11-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663657v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of plant DNA sequences in the blood of dairy cows fed with genetically modified (Bt176) and conventional corn silage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Plasma transcortin influences endocrine and behavioral stress responses in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie M. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Sotinel</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine C. Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf802262c⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (2), pp.649-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2009-0862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667694v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Persistence of plant DNA sequences in the blood of dairy cows fed with genetically modified (Bt176) and conventional corn silage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Fortabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sotinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (2), pp.509-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf802262c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193417v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (1), pp.61-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bronchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Genes and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 217 (7), pp.485-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4731,1866 +4865,1866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of glucocorticoid signaling in obesity-induced memory alterations in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Jeanneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSN-SNE joint meeting of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie &amp; British Society for Neuroendocrinology, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets bénéfiques de la chrononutrition sur les altérations de mémoire associées à l’obésité chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bakoyiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Congrès de La Société Francophone de Chronobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Socièté Francophone de Chronobiologie, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lleida, Spain. 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intake of essential oils during the early rearing phase of chicks and long-term effects on performance and transcriptome regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. GA Congress. Society for Medicinal Plant and Natural Product Research.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets durables d’un stress post-natal au cours de la vie du poulet d’élevage : recherche de marqueurs par analyse transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in metabolic and behavioral responses to Western life style: analysis of the transcortin-deficient mouse after high fat diet and chronic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Communauté de Travail des Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur., Dec 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la transcortine (CBG) dans la vulnérabilité individuelle des réponses de stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’école doctorale Sciences de la Vie et de la Santé de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur., Apr 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcortin is crucial in HPA axis and despair-like behavior sex difference in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Colloque de la Société de Neuroendocrinologie et 4. Colloque Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neuroendocrinologie. Labo/service de l'auteur, Marseille, FRA., Sep 2011, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de gènes de l'immunité dans le tissu mammaire caprin gestant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de facteurs génétiques influençant les réponses de stress chez le porc : apport des modèles souris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation fonctionnelle de l'épithélium sécrétoire mammaire caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transcrits spécifiant les différentes caséines ne sont pas traduits avec la même efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression de la caséine ! est-elle nécessaire à la différenciation fonctionnelle de l’epithelium alvéolaire mammaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Seely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'animation transversale "Glande Mammaire, Lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caséine &amp;lt;em&amp;gt;k&amp;lt;/em&amp;gt; joue-t-elle un rôle dans le processus de différenciation de épithélium alvéolaire mammaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Seely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées d'Animation Scientifiques du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6600,758 +6734,876 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application Shiny pour l'analyse reproductible et interactive de données de RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Shiny:INRAE 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Montplellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation spontanée d'huiles essentielles pendant la phase de démarrage du poussin de chair et effets à long terme sur la performance et le transcriptome sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type 1 diabetes in juvenile rats, and vulnerability to depressive syndrome and memory impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International NeuroFrance 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la transcortine dans la régulation du poids corporel et de la réactivité émotionnelle après un régime hyperlipidique associé à un stress chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcortin deficient mice are insensitive to chronic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Minni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine C. Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de la Société Française de Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal control of molecular delivery in the brain using photoactivable polymersomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time-restricted feeding prevents memory impairments induced by obesogenic diet consumption in mice, in part through hippocampal thyroid hormone signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Ginieis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Ruiz-Gayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gunnel Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7498,51 +7750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.helbling@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Couty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Dulapt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Santoro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02400-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi-Fanny Biyong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tognini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaha Samad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016589117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoste-Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nacka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177051" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela F. de Medeiros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. Minni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.04.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPS2RX3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.23366" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHGD7QHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646029v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sivukhina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik H. Schafer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076893" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele E. Mattos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Heinzmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Norkowski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0255" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defrenaix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-95" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M. Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0862" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sotinel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802262c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753752v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193370v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cadon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.helbling@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05585529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Couty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Dulapt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Santoro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02400-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05611033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-026-02424-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira da Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Artinian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabahan Chakraborty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dromard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Dedin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arango-Lievano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Colombel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Potier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duchamp-Viret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27093-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ginieis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mortessagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ruiz-Gayo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Bakoyiannis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brossaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas-Lebecque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05942-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi-Fanny Biyong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Tremblay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2021.105542" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Kinouchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sassone-Corsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03495911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ducourneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Meij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Alfanek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/can.2020.0170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03046682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essi F. Biyong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-00723-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77732-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ducrocq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Walle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Contini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Oummadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caraballo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.02.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tognini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaha Samad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016589117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela de Medeiros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafenetre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Cerpa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lei Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499827" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Campas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Semont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducroix-Crepy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Beauvieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.04.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rougeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00081" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoste-Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nacka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roumes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.05.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela F. de Medeiros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. Minni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.04.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPS2RX3F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dominguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.10.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-293BKX0W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129875v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.029" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.23366" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FHGD7QHM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sivukhina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik H. Schafer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.076893" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele E. Mattos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Heinzmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Norkowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-13-0255" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dorey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pi&#233;rard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2012-1485" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defrenaix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-11-95" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie M. Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Desmedt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0862" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sotinel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802262c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bakoyiannis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg Ducourneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dromard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Jeanneteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604161v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603535v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy Marissal-Arvy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744653v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197492v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859272v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;mont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747238v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cadon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629307v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruffier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chauvineau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pairault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>