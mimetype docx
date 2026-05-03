--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -186,9651 +186,9651 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
+                <w:t xml:space="preserve">The influence of hydrothermal alteration on the frictional properties of andesites: implications for volcano instability and collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fontaine</w:t>
+                <w:t xml:space="preserve">C. Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 88 (4), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-026-01946-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146627v1</w:t>
+                <w:t xml:space="preserve">hal-05575423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephra fallout and dispersal modeling of phreatic eruptions: Implications for volcanic hazard assessment in Martinique and Guadeloupe (Lesser Antilles)</w:t>
+                <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">J. Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-025-01795-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913918v1</w:t>
+                <w:t xml:space="preserve">hal-05146627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of shallow volcanic seismicity in the hydrothermal system of La Soufrière de Guadeloupe following the April 2018 Mlv 4.1 earthquake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tephra fallout and dispersal modeling of phreatic eruptions: Implications for volcanic hazard assessment in Martinique and Guadeloupe (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Burtin</w:t>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristel Chanard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107989⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-025-01795-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477546v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Verdurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix imaging as a tool for high-resolution monitoring of deep volcanic plumbing systems with seismic noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evolution of shallow volcanic seismicity in the hydrothermal system of La Soufrière de Guadeloupe following the April 2018 Mlv 4.1 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pantobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01659-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.107989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703515v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Volcano Observatories and their use of the aviation colour code system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matrix imaging as a tool for high-resolution monitoring of deep volcanic plumbing systems with seismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Scollo</w:t>
+                <w:t xml:space="preserve">Elsa Giraudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Macedonio</w:t>
+                <w:t xml:space="preserve">Arthur Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Felpeto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Peltier</w:t>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01712-0⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01659-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652902v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary explosive phonolitic volcanism of Petite-Terre (Mayotte, Western Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lacombe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 86 (2), pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-023-01697-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling staged and simultaneous evacuation during a volcanic crisis of La Soufrière of Guadeloupe (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European Volcano Observatories and their use of the aviation colour code system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gillet</w:t>
+                <w:t xml:space="preserve">Simona Scollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+                <w:t xml:space="preserve">Giovanni Macedonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saval</w:t>
+                <w:t xml:space="preserve">Alicia Felpeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00375497231209998⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293445v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Puzenat</w:t>
+                <w:t xml:space="preserve">Javier Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Jeremy Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Escartín</w:t>
+                <w:t xml:space="preserve">Frédérique Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deplus</w:t>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957790v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t>
+                <w:t xml:space="preserve">La Soufrière of Guadeloupe: Assessing public preparedness for a new volcanic crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Hughes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Escartín</w:t>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Billant</w:t>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Leclerc</w:t>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.270. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.25521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180050v1</w:t>
+                <w:t xml:space="preserve">hal-04312547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Losq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
+                <w:t xml:space="preserve">Valentine Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Pannefieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Médard</w:t>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965373v1</w:t>
+                <w:t xml:space="preserve">hal-03957790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Soufrière of Guadeloupe: Assessing public preparedness for a new volcanic crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Modeling staged and simultaneous evacuation during a volcanic crisis of La Soufrière of Guadeloupe (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leone</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.25521⟩</w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00375497231209998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312547v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile emissions from past eruptions at La Soufrière de Guadeloupe (Lesser Antilles): insights into degassing processes and atmospheric impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Moune</w:t>
+                <w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Verdurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Moretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Charles Le Losq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Aubry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salomé Pannefieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 620, pp.121326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1143325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291369v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des écoulements gravitaires avec les modèles d’écoulement en couche mince : état de l’art et exemple d’application aux coulées de débris de la Rivière du Prêcheur (Martinique, Petites Antilles)</w:t>
+                <w:t xml:space="preserve">Volatile emissions from past eruptions at La Soufrière de Guadeloupe (Lesser Antilles): insights into degassing processes and atmospheric impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lévy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas J Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2023020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1143325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273366v1</w:t>
+                <w:t xml:space="preserve">hal-04291369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and limits of a shallow-water model for landslide-generated tsunamis: from laboratory experiments to simulations of flank collapses at Montagne Pelée (Martinique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation des écoulements gravitaires avec les modèles d’écoulement en couche mince : état de l’art et exemple d’application aux coulées de débris de la Rivière du Prêcheur (Martinique, Petites Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Poulain</w:t>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Friant</w:t>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mangeney</w:t>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viroulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Fernandez-Nieto</w:t>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac482⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2023020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974933v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of heterogeneity on the strength of volcanic rocks and the stability of lava domes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and limits of a shallow-water model for landslide-generated tsunamis: from laboratory experiments to simulations of flank collapses at Montagne Pelée (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Heap</w:t>
+                <w:t xml:space="preserve">Anne Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Harnett</w:t>
+                <w:t xml:space="preserve">A Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tofig Nazarbayov</w:t>
+                <w:t xml:space="preserve">S. Viroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Heng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baud</w:t>
+                <w:t xml:space="preserve">E Fernandez-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01669-6⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233 (2), pp.796-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212269v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth-Science Reviews Diverse Magma Storage and Major and Volatile Magma Composition: What are the implications on the Eruptive Style Across a Volcanic Arc? An Example of the Lesser Antilles Arc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evolution of shallow volcanic seismicity in the hydrothermal system of La Soufrière de Guadeloupe following the April 2018 M 4.1 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pantobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 447, pp.107989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095725v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Volatiles of the active Mayotte volcanic chain: STA &amp; EGA-MS analysis of volcanic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Dingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 618, pp.121297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560633v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of shallow volcanic seismicity in the hydrothermal system of La Soufrière de Guadeloupe following the April 2018 M 4.1 earthquake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Burtin</w:t>
+                <w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466874v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatiles of the active Mayotte volcanic chain: STA &amp; EGA-MS analysis of volcanic products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earth-Science Reviews Diverse Magma Storage and Major and Volatile Magma Composition: What are the implications on the Eruptive Style Across a Volcanic Arc? An Example of the Lesser Antilles Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thivet</w:t>
+                <w:t xml:space="preserve">Robert Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">T.E. Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121297⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233068v1</w:t>
+                <w:t xml:space="preserve">hal-04095725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of water-saturation on the strength of volcanic rocks and the stability of lava domes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">The influence of heterogeneity on the strength of volcanic rocks and the stability of lava domes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Harnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tofig Nazarbayov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107962⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (9), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01669-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305488v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable liquid immiscibility in the 2018–2021 Fani Maoré lavas as a mechanism for volcanic nanolite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Verdurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (1), pp.483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-023-01158-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity, strength, and alteration – Towards a new volcano stability assessment tool using VNIR-SWIR reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Kereszturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herlan Darmawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Deegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 602, pp.117929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danilo Reitano</w:t>
+                <w:t xml:space="preserve">The influence of water-saturation on the strength of volcanic rocks and the stability of lava domes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Harnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letizia Spampinato</w:t>
+                <w:t xml:space="preserve">Jamie Farquharson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristín S Vogfjörd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Barsotti</w:t>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (3), pp.DM320. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 444, pp.107962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958096v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal properties of hydrothermally altered andesites from La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
+                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Heap</w:t>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jessop</w:t>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian B. Wadsworth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107444⟩</w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480233v1</w:t>
+                <w:t xml:space="preserve">hal-03712658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Whole-rock oxygen isotope ratios as a proxy for the strength and stiffness of hydrothermally altered volcanic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Troll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Albert Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (8), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01588-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609801v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Friant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Escartín</w:t>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957922v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up vs top-down drivers of eruption style: Petro-geochemical constraints from the holocene explosive activity at La Soufrière de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.107488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712658v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-rock oxygen isotope ratios as a proxy for the strength and stiffness of hydrothermally altered volcanic rocks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnand Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01588-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725509v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The thermal properties of hydrothermally altered andesites from La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian B. Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957779v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up vs top-down drivers of eruption style: Petro-geochemical constraints from the holocene explosive activity at La Soufrière de Guadeloupe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Reitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Spampinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristín S Vogfjörd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424, pp.107488. </w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.DM320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609805v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t>
+                <w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Retailleau</w:t>
+                <w:t xml:space="preserve">M. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Laporte</w:t>
+                <w:t xml:space="preserve">A. Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lavayssière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+                <w:t xml:space="preserve">J. Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898187v1</w:t>
+                <w:t xml:space="preserve">hal-03957922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tensile strength of hydrothermally altered volcanic rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Harnett</w:t>
+                <w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Albert Gilg</w:t>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Carbillet</w:t>
+                <w:t xml:space="preserve">Marine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107576⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725512v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">The tensile strength of hydrothermally altered volcanic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Harnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Albert Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.107576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03839417v1</w:t>
+                <w:t xml:space="preserve">hal-03725512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hazards of unconfined pyroclastic density currents: A new synthesis and classification according to their deposits, dynamics, and thermal and impact characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain J. Charbonnier</w:t>
+                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Komorowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107429⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643058v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+                <w:t xml:space="preserve">The hazards of unconfined pyroclastic density currents: A new synthesis and classification according to their deposits, dynamics, and thermal and impact characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey A. Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+                <w:t xml:space="preserve">Susanna F. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643057v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03643058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing hazard and potential impact associated with volcanic ballistic projectiles: The example of La Soufrière de Guadeloupe volcano (Lesser Antilles)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Rossi</w:t>
+                <w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sandri</w:t>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costanza Bonadonna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Selva</w:t>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 423, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107453⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643028v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03643057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for volcano-observatory operations during crises: recommendations from the 2019 volcano observatory best practices meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lowenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lowenstern</w:t>
+                <w:t xml:space="preserve">K. Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wallace</w:t>
+                <w:t xml:space="preserve">S. Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barsotti</w:t>
+                <w:t xml:space="preserve">L. Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Stovall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13617-021-00112-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Assessing hazard and potential impact associated with volcanic ballistic projectiles: The example of La Soufrière de Guadeloupe volcano (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Dioguardi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Eduardo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Bonadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383190v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03643028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Didier</w:t>
+                <w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
+                <w:t xml:space="preserve">Fabio Dioguardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510174v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto · Moretti</w:t>
+                <w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974046v3</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">Alteration‐Induced Volcano Instability at La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias S Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas‐carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Albert Albert Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2021JB022514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB022514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03442154v1</w:t>
+                <w:t xml:space="preserve">hal-03419633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politiste face aux volcans : étude comparée de la gestion de deux crises volcaniques dans l’arc des Petites Antilles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Falcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1075739ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961075v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le politiste face aux volcans : étude comparée de la gestion de deux crises volcaniques dans l’arc des Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ribémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.3-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1075739ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113808v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration‐Induced Volcano Instability at La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Albert Albert Gilg</w:t>
+                <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto · Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB022514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03419633v1</w:t>
+                <w:t xml:space="preserve">hal-02974046v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Unknown Paleo-Tsunami Events along the Alas Strait, West Sumbawa, Indonesia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+                <w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Trautmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Puncak Joyontono</w:t>
+                <w:t xml:space="preserve">Théo Hassen Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11020046⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958458v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Jessop</w:t>
+                <w:t xml:space="preserve">Evidence of Unknown Paleo-Tsunami Events along the Alas Strait, West Sumbawa, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar W Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puncak Joyontono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383239v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+                <w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Kilgour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353428v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pyroclastic density currents from a subplinian eruption at La Soufrière de Guadeloupe (West Indies, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01411-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03743248v1</w:t>
+                <w:t xml:space="preserve">hal-03353428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling pyroclastic density currents from a subplinian eruption at La Soufrière de Guadeloupe (West Indies, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaso Esposti Ongaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Neri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (12), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01411-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02440761v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ucciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092221v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02440761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Moune</w:t>
+                <w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Burtin</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (3), pp.398-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395880v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of partial dome collapse of La Soufrière of Guadeloupe volcano: implications for hazard assessment and monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9110480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49507-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02380317v1</w:t>
+                <w:t xml:space="preserve">hal-02392160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape evolution on the eastern part of Lombok (Indonesia) related to the 1257 CE eruption of the Samalas Volcano</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+                <w:t xml:space="preserve">D.E. Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01947324v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Modeling of partial dome collapse of La Soufrière of Guadeloupe volcano: implications for hazard assessment and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences9110480⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49507-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392160v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02380317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating spatial accessibility in the design of volcano evacuation plans in the French West Indies (Guadeloupe and Martinique)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Landscape evolution on the eastern part of Lombok (Indonesia) related to the 1257 CE eruption of the Samalas Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gherardi-Leone</w:t>
+                <w:t xml:space="preserve">Yayat Sudrajat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lalubie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lina Handayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13617-019-0089-1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 327, pp.338-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138199v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial accessibility and volcanic crisis management in the French West Indies (Guadeloupe &amp; Martinique): Contribution to evacuation planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Integrating spatial accessibility in the design of volcano evacuation plans in the French West Indies (Guadeloupe and Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi-Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lalubie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.29425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13617-019-0089-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194768v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of block-and-ash flows and ash-cloud surges of the 2010 eruption of Merapi volcano with a two-layer model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+                <w:t xml:space="preserve">Territorial accessibility and volcanic crisis management in the French West Indies (Guadeloupe &amp; Martinique): Contribution to evacuation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurnaning Aisyah</w:t>
+                <w:t xml:space="preserve">Monique Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lalubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noer Cholik</w:t>
+                <w:t xml:space="preserve">Thierry Lesales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (6), pp.4277-4292. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JB013981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958497v2</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional density structure of La Soufrière de Guadeloupe lava dome from simultaneous muon radiographies and gravity data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of block-and-ash flows and ash-cloud surges of the 2010 eruption of Merapi volcano with a two-layer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Jourde</w:t>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Deroussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Nurnaning Aisyah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noer Cholik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4277-4292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB013981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01561114v1</w:t>
+                <w:t xml:space="preserve">hal-03958497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Magma Differentiation and Storage in Holocene Crustal Reservoirs of the Lesser Sunda Arc: the Rinjani–Samalas Volcanic Complex (Lombok, Indonesia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Métrich</w:t>
+                <w:t xml:space="preserve">Three-dimensional density structure of La Soufrière de Guadeloupe lava dome from simultaneous muon radiographies and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vidal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (11), pp.2257-2284. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (13), pp.6743-6751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egy006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853803v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01561114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon dynamic radiography of density changes induced by hydrothermal activity at the La Soufrière of Guadeloupe volcano</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights into Magma Differentiation and Storage in Holocene Crustal Reservoirs of the Lesser Sunda Arc: the Rinjani–Samalas Volcanic Complex (Lombok, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nicole Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (11), pp.2257-2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egy006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01330121v1</w:t>
+                <w:t xml:space="preserve">hal-03853803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions between explosive and effusive phases during the cataclysmic 2010 eruption of Merapi volcano, Java, Indonesia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pre-explosive conduit conditions during the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa J Drignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonin Bechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1046-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.11595-11602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL071153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581313v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01391386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-explosive conduit conditions during the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Probing permeability and microstructure: Unravelling the role of a low-permeability dome on the explosivity of Merapi (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL071153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 316, pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01391386v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01280492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pteropods from the Caribbean Sea: variations in calcification as an indicator of past ocean carbonate saturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muon dynamic radiography of density changes induced by hydrothermal activity at the La Soufrière of Guadeloupe volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-309-2012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.33406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01610198v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01330121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transitions between explosive and effusive phases during the cataclysmic 2010 eruption of Merapi volcano, Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Katie Preece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Ralf Gertisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Jenni Barclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, 16 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1046-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01325292v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing permeability and microstructure: Unravelling the role of a low-permeability dome on the explosivity of Merapi (Indonesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pteropods from the Caribbean Sea: variations in calcification as an indicator of past ocean carbonate saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wall-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Heap</w:t>
+                <w:t xml:space="preserve">M. B. B Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
+                <w:t xml:space="preserve">C. W Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. J. Sparks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.309-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-309-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01280492v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01610198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano electrical tomography unveils edifice collapse hazard linked to hydrothermal system structure and dynamics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep29899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.535-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01355321v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01325292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1257 Samalas eruption (Lombok, Indonesia): the single greatest stratospheric gas release of the Common Era</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Volcano electrical tomography unveils edifice collapse hazard linked to hydrothermal system structure and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.34868 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.29899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep29899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481340v1</w:t>
+                <w:t xml:space="preserve">insu-01355321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 1257 Samalas eruption (Lombok, Indonesia): the single greatest stratospheric gas release of the Common Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+                <w:t xml:space="preserve">Céline M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nugraha Kartadinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34868 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170133v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the major plinian eruption of Samalas in 1257 A.D. (Lombok, Indonesia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nugraha Kartadinata</w:t>
+                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77 (9), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 77, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0960-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483539v1</w:t>
+                <w:t xml:space="preserve">hal-01170133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective analysis of uncertain eruption precursors at La Soufrière volcano, Guadeloupe, 1975–77: volcanic hazard assessment using a Bayesian Belief Network approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the major plinian eruption of Samalas in 1257 A.D. (Lombok, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nugraha Kartadinata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0960-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2191-5040-3-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03844601v1</w:t>
+                <w:t xml:space="preserve">hal-01483539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-section electrical resistance tomography of La Soufriere of Guadeloupe lava dome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrospective analysis of uncertain eruption precursors at La Soufrière volcano, Guadeloupe, 1975–77: volcanic hazard assessment using a Bayesian Belief Network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartłomiej Grychtol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">Thea Hincks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C Komorowski</w:t>
+                <w:t xml:space="preserve">Stephen Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Adler</w:t>
+                <w:t xml:space="preserve">Willy Aspinall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 197 (3), pp.1516-1526. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2191-5040-3-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01086403v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submarine record of volcanic island construction and collapse in the Lesser Antilles arc: First scientific drilling of submarine volcanic island landslides by IODPExpedition 340</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S S Ishizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9914,2518 +9914,2514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01468235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a new shallow magma intrusion at La Soufrière of Guadeloupe (Lesser Antilles). Insights from long-term geochemical monitoring of halogen- rich hydrothermal fluids</w:t>
+                <w:t xml:space="preserve">Cross-section electrical resistance tomography of La Soufriere of Guadeloupe lava dome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Villemant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dessert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Michel</w:t>
+                <w:t xml:space="preserve">Bartłomiej Grychtol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crispi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Adler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (3), pp.1516-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064401v1</w:t>
+                <w:t xml:space="preserve">insu-01086403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid circulation pattern inside La Soufrière volcano (Guadeloupe) inferred from combined electrical resistivity tomography, self-potential, soil temperature and diffuse degassing measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a new shallow magma intrusion at La Soufrière of Guadeloupe (Lesser Antilles). Insights from long-term geochemical monitoring of halogen- rich hydrothermal fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Peltier</w:t>
+                <w:t xml:space="preserve">Benoît Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Celine Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 288, pp.105 - 122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.1-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391280v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Merapi 2010 eruption: An interdisciplinary impact assessment methodology for studying pyroclastic density current dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid circulation pattern inside La Soufrière volcano (Guadeloupe) inferred from combined electrical resistivity tomography, self-potential, soil temperature and diffuse degassing measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Baxter</w:t>
+                <w:t xml:space="preserve">Élodie Brothelande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Spence</w:t>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Picquout</w:t>
+                <w:t xml:space="preserve">Eric Delcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 261, pp.316 - 329. </w:t>
+              <w:t xml:space="preserve">, 2014, 288, pp.105 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01484027v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source of the great AD 1257 mystery eruption unveiled, Samalas volcano, Rinjani Volcanic Complex, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Merapi 2010 eruption: An interdisciplinary impact assessment methodology for studying pyroclastic density current dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lavigne</w:t>
+                <w:t xml:space="preserve">P.J. Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">R. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">A. Picquout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.316 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904572v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroxysmal dome explosion during the Merapi 2010 eruption: Processes and facies relationships of associated high-energy pyroclastic density currents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Source of the great AD 1257 mystery eruption unveiled, Samalas volcano, Rinjani Volcanic Complex, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 ((42):), pp.16742-16747 (IF 9,737)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01484034v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of the 2010 pyroclastic density currents at Merapi volcano from high-resolution satellite imagery, field investigations and numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.J. Charbonnier</w:t>
+                <w:t xml:space="preserve">Paroxysmal dome explosion during the Merapi 2010 eruption: Processes and facies relationships of associated high-energy pyroclastic density currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Germa</w:t>
+                <w:t xml:space="preserve">Susanna Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Connor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Preece</w:t>
+                <w:t xml:space="preserve">Adrien Picquout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 261, pp.295 - 315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.12.021⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 261, pp.260 - 294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483850v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density muon radiography of La Soufrière of Guadeloupe volcano: comparison with geological, electrical resistivity and gravity data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Nicollin</w:t>
+                <w:t xml:space="preserve">Evaluation of the impact of the 2010 pyroclastic density currents at Merapi volcano from high-resolution satellite imagery, field investigations and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Preece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05546.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.295 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00814387v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2007 eruption of Kelut volcano (East Java, Indonesia): Phenomenology, crisis management and social response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Density muon radiography of La Soufrière of Guadeloupe volcano: comparison with geological, electrical resistivity and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (2), pp.1008-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05546.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01485596v1</w:t>
+                <w:t xml:space="preserve">insu-00814387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal alteration in andesitic volcanoes: Trace element redistribution in active and ancient hydrothermal systems of Guadeloupe (Lesser Antilles)</w:t>
+                <w:t xml:space="preserve">The 2007 eruption of Kelut volcano (East Java, Indonesia): Phenomenology, crisis management and social response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Villemant</w:t>
+                <w:t xml:space="preserve">Édouard de Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gérard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2011.06.004⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (1), pp.165 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650132v1</w:t>
+                <w:t xml:space="preserve">hal-01485596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into processes and deposits of hazardous vulcanian explosions at Soufrière Hills Volcano during 2008 and 2009 (Montserrat, West Indies)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal alteration in andesitic volcanoes: Trace element redistribution in active and ancient hydrothermal systems of Guadeloupe (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Christopher</w:t>
+                <w:t xml:space="preserve">Anne Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bernstein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.59-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2011.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GL042558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148215v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into processes and deposits of hazardous vulcanian explosions at Soufrière Hills Volcano during 2008 and 2009 (Montserrat, West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Samper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Y. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Komorowski</w:t>
+                <w:t xml:space="preserve">T. Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lahitte</w:t>
+                <w:t xml:space="preserve">M. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boudon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (19), pp.L00E19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL042558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422958v1</w:t>
+                <w:t xml:space="preserve">hal-01148215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and analysis of sub-plinian tephra dispersal during the 1530 A.D. Soufrière (Guadeloupe) eruption: Implications for scenario definition and hazards assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 178 (3), pp.491-515. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 187, pp.117-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03608330v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario for the last magmatic eruption of La Soufrière of Guadeloupe (Lesser Antilles) in 1530 A.D. Evidence from stratigraphy radiocarbon dating and magmatic evolution of erupted products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction and analysis of sub-plinian tephra dispersal during the 1530 A.D. Soufrière (Guadeloupe) eruption: Implications for scenario definition and hazards assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Boudon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel P. Semet</w:t>
+                <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 178 (3), pp.474-490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 178 (3), pp.491-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369436v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiometric dating of three large volume flank collapses in the Lesser Antilles Arc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+                <w:t xml:space="preserve">A new scenario for the last magmatic eruption of La Soufrière of Guadeloupe (Lesser Antilles) in 1530 A.D. Evidence from stratigraphy radiocarbon dating and magmatic evolution of erupted products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel P. Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 176 (4), pp.485-492</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 178 (3), pp.474-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375923v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiometric dating of three large volume flank collapses in the Lesser Antilles Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Boudon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel P. Semet</w:t>
+                <w:t xml:space="preserve">G. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 176 (4), pp.485-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01289733v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on “Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation” by N. Linde and A. Revil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel P. Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00312628v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on &amp;quot;Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation&amp;quot; by N. Linde and A. Revil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Reply to comment on “Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation” by N. Linde and A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 258 (3-4), pp.623-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00180024v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine pyroclastic deposits formed at the Soufrière Hills volcano, Montserrat (1995–2003): What happens when pyroclastic flows enter the ocean?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Trofimovs</w:t>
+                <w:t xml:space="preserve">Reply to comment on &amp;quot;Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation&amp;quot; by N. Linde and A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Amy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (3-4), pp.623-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G22424.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00272344v1</w:t>
+                <w:t xml:space="preserve">insu-00180024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-eruptive crystallization conditions of mafic and silicic magmas at the Plat Pays volcanic complex, Dominica (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12491,690 +12487,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical tomography of La Soufrière of Guadeloupe volano : Fields experiments, 1D inversion and qualitative interpretation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">Submarine pyroclastic deposits formed at the Soufrière Hills volcano, Montserrat (1995–2003): What happens when pyroclastic flows enter the ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trofimovs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.02.020⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (7), pp.549-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G22424.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115899v1</w:t>
+                <w:t xml:space="preserve">hal-00272344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling expected physical impacts and human casualties from explosive volcanic eruptions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical tomography of La Soufrière of Guadeloupe volano : Fields experiments, 1D inversion and qualitative interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-5-1003-2005⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 244 (3-4), pp.709-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330913v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE JANUARY 2002 FLANK ERUPTION OF NYIRAGONGO VOLCANO (DEMOCRATIC REPUBLIC OF CONGO): CHRONOLOGY, EVIDENCE FOR A TECTONIC RIFT TRIGGER, AND IMPACT OF LAVA FLOWS ON THE CITY OF GOMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+                <w:t xml:space="preserve">Modelling expected physical impacts and human casualties from explosive volcanic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. S. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Tedesco</w:t>
+                <w:t xml:space="preserve">I. Kelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kasereka</w:t>
+                <w:t xml:space="preserve">E. Calogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Allard</w:t>
+                <w:t xml:space="preserve">G. Toyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Papale</w:t>
+                <w:t xml:space="preserve">P. J. Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Vulcanologica : journal of the national volcanic group of Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 14/15 (1/2), pp.27-62. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (6), pp.1003-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1400/19077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-5-1003-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897162v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human health and vulnerability in the Nyiragongo volcano eruption and humanitarian crisis at Goma, Democratic Republic of Congo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE JANUARY 2002 FLANK ERUPTION OF NYIRAGONGO VOLCANO (DEMOCRATIC REPUBLIC OF CONGO): CHRONOLOGY, EVIDENCE FOR A TECTONIC RIFT TRIGGER, AND IMPACT OF LAVA FLOWS ON THE CITY OF GOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J Baxter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Allard</w:t>
+                <w:t xml:space="preserve">D Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Halbwachs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">M Kasereka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Woods</w:t>
+                <w:t xml:space="preserve">P Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Papale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Vulcanologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Vulcanologica : journal of the national volcanic group of Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14/15 (1/2), pp.27-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/19077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897200v1</w:t>
+                <w:t xml:space="preserve">hal-03897162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Human health and vulnerability in the Nyiragongo volcano eruption and humanitarian crisis at Goma, Democratic Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Vulcanologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (1-2), pp.109-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the December 1997 Debris Avalanche in Montserrat, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. J. Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Herd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28, pp.2529-2532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001GL012968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03597763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13184,3041 +13314,3041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Masquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging hydrothermal alteration with electrical resistivity tomography in La Soufrière de Guadeloupe volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Vienna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical thermos-kinetic modelling of hydrothermal alteration of volcanic rocks - Example of La Soufrière de Guadeloupe (Eastern Caribbean , France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Décossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal alteration of lava domes: coupled contribution of experimentation and thermodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Décossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A phonolite? From the mantle?”: The magmatic system under the phonolitic tuff-rings of Petite-Terre (Mayotte, France, Western Indian Ocean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Berthod</w:t>
+                <w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geochemistry and the Geochemical Society., 2023, Lyon, France. https://doi.org/10.7185/gold2023.16489</w:t>
+              <w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732586v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t>
+                <w:t xml:space="preserve">“A phonolite? From the mantle?”: The magmatic system under the phonolitic tuff-rings of Petite-Terre (Mayotte, France, Western Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Dimuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry and the Geochemical Society., 2023, Lyon, France. https://doi.org/10.7185/gold2023.16489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245172v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669369v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455636v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Berthod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dimuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Falcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2020 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of the European Volcanology community to the implementation of the European Plate Observing System (EPOS) infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spampinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geyer Traver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Dimuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliciting hydrothermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional density structure of La Soufrière de Guadeloupe lava dome from simultaneous muon radiographies and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2017 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the dynamics of hydrothermal systems with muon tomography: the case of La Soufrière de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.V24A-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01734852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional imaging of La Soufrière volcano: New frontiers revealed by cosmic muons, electrical resistivity and gravity tomographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop From observations to processes at La Soufrière de Guadeloupe volcano : moving beyond the state-of-the-art in research and risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Resistivity Structure of La Soufrière Volcano (Guadeloupe): New Insights into the Hydrothermal System and Associated Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.V12B-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size distribution and PM10 of volcanic ashes in Guadeloupe during the major eruption of Soufrière Hills in February 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovely Euphrasie-Clotilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francenor Brute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural imaging and monitoring of volcanoes with cosmic muons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Sibilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Calorimetry for the High Energy Frontier (CHEF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01201931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Muon Radiography of Soufrière of Guadeloupe Volcano: Comparison with Geological, Electrical Resistivity and Seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-3041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00761250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effusive history of the Grande-Decouverte-Soufrière volcanic complex of southern Basse-Terrre Island (Guadeloupe, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2008 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of effusive volcanism within the whole Basse Terre Island (Guadeloupe, FWI) from new K-Ar Cassignol-Gillot ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France. pp.00931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiometric dating of large volume flank collapses in the Lesser Antilles Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Francisco, United States. pp.V41B-1397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16228,1279 +16358,1279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hassen Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Berthod</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dimuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02396588v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.C. Domoison</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426581v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02396588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural imaging and monitoring of the La Soufrière of Guadeloupe with muon radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop From observations to processes at La Soufrière de Guadeloupe volcano : moving beyond the state-of-the-art in research and risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from effusive to explosive activity during lava dome eruption: the example of the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa J Drignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa J Drignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.abstract #V51B-4759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01386845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING LONG-TERM HAZARDS FOR LA SOUFRIERE OF GUADELOUPE VOLCANO: INSIGHTS FROM A NEW ERUPTIVE CHRONOLOGY, CREDIBLE SCENARIO DEFINITION, AND INTEGRATED IMPACT MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Esposti‐ongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17510,458 +17640,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pliocene-­‐Holocene debris avalanche deposits from Colima Volcanic Complex (CVC), Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JL Macias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Varley, N., Connor, C.B., Komorowski, J-C (Eds), Volcan de Colima : Portrait of a persistently hazardous volcano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2019, Active Volcanoes of the World, 978-3-642-25910-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25911-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcan de Colima : Portrait of a persistently hazardous volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Varley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcan de Colima : Portrait of a persistently hazardous volcano,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2019, Active Volcanoes of the World, 978-3-642-25910-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25911-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic Unrest and Pre-eruptive Processes: A Hazard and Risk Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanic Unrest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-21, 2017, Advances in Volcanology, 978-­‐3-­‐319-­‐58411-­‐9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11157_2017_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Volcanic Crises on Small Islands States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observing the Volcano World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.353-371, 2016, Advances in Volcanology, 978-­‐3-­‐319-­‐44095-­‐8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11157_2015_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17971,147 +18101,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18121,147 +18251,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the deep plumbing system of a volcano by a reflection matrix analysis of seismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giraudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18271,165 +18401,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Société Géologique de la France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId584"/>
+      <w:footerReference w:type="default" r:id="rId590"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18497,51 +18627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37BF2CCF"/>
+    <w:nsid w:val="A492E91A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18728,51 +18858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-komorowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6874-786X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164296913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9613-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pantobe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giraudat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Ber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01659-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Felpeto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01712-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04438898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01697-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03974933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Poulain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viroulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac482" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212269v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harnett" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofig Nazarbayov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Heng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01669-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121297" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Farquharson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107962" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04389946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01158-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Schaefer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlan Darmawan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Deegan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117929" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Wadsworth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107444" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725509v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Troll" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Gilg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01588-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107576" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643058v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey A. Lerner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna F. Jenkins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J. Charbonnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107429" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rossi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107453" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenstern" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wallace" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stovall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00112-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075739ar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419633v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias S Baumann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas&#8208;carbajal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Komorowski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Albert Gilg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022514" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puncak Joyontono" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020046" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03743248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Esposti Ongaro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Neri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01411-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380317v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49507-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Leone" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29425" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01330121v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33406" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581313v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Preece" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Barclay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1046-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280492v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.02.012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481340v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34868" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844601v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Hincks" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sparks" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aspinall" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-5040-3-3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01086403v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Grychtol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Komorowski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu104" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01468235v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Ishizuka" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Palmer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005652" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064401v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.08.002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391280v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.10.007" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484027v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Baxter" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spence" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.012" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4QPRVX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483850v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Connor" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preece" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TNFQ98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814387v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05546.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650132v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sala&#252;n" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2011.06.004" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSPFMQLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148215v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Legendre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christopher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernstein" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stewart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042558" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608330v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.022" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH6PNMZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369436v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.006" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRX9W0DT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375923v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.005" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CG7ZR1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180024v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151926v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Halama" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komoroski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.12.001" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4KSQD4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115899v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.020" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWM0PMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330913v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. S. Spence" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kelman" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calogero" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toyos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Baxter" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-5-1003-2005" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897162v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedesco" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kasereka" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papale" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/19077" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897200v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Baxter" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Halbwachs" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597763v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Heinrich" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herd" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012968" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397610v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9520" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732586v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537824v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyer Traver" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087392v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977640v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201931v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sibilla" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761250v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408772v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415617v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414735v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087399v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961058v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cort&#233;s" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JL Macias" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25911-1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961054v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Varley" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Connor" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961068v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gottsmann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barclay" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_19" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961061v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kelman" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2015_15" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268602v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-komorowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6874-786X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164296913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9613-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giorgetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01946-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pantobe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giraudat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Ber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01659-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04438898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01697-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Felpeto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01712-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03974933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Poulain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viroulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121297" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harnett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofig Nazarbayov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Heng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01669-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04389946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01158-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880318v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Schaefer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlan Darmawan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Deegan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117929" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305488v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Farquharson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107962" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Troll" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Gilg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01588-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Wadsworth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107444" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725512v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107576" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey A. Lerner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna F. Jenkins" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J. Charbonnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107429" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenstern" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wallace" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stovall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00112-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643028v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rossi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107453" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias S Baumann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas&#8208;carbajal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Komorowski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Albert Gilg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022514" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075739ar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puncak Joyontono" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03743248v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Esposti Ongaro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Neri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01411-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49507-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Leone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29425" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vidal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280492v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.02.012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01330121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33406" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581313v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Preece" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Barclay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1046-z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34868" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844601v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Hincks" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sparks" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aspinall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-5040-3-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01468235v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Ishizuka" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Palmer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005652" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01086403v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Grychtol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Komorowski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu104" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064401v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.08.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.10.007" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484027v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Baxter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spence" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.012" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4QPRVX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483850v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Connor" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preece" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.021" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TNFQ98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814387v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05546.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650132v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sala&#252;n" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2011.06.004" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSPFMQLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148215v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Legendre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christopher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernstein" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stewart" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042558" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608330v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.022" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH6PNMZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369436v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRX9W0DT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375923v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312628v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.005" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CG7ZR1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180024v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151926v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Halama" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komoroski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.12.001" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4KSQD4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115899v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.020" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWM0PMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330913v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. S. Spence" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kelman" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calogero" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toyos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Baxter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-5-1003-2005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897162v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedesco" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kasereka" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/19077" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897200v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Baxter" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Halbwachs" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597763v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Heinrich" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herd" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012968" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397610v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9520" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732586v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537824v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyer Traver" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087392v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977640v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201931v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sibilla" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761250v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408772v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415617v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414735v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087399v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961058v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cort&#233;s" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JL Macias" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25911-1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961054v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Varley" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Connor" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961068v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gottsmann" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barclay" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_19" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961061v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kelman" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2015_15" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268602v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>