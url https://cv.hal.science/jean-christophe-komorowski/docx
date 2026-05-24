--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">164296913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=dtBeqnAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/H-9613-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -212,13099 +233,13099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of hydrothermal alteration on the frictional properties of andesites: implications for volcano instability and collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 88 (4), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-026-01946-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tephra fallout and dispersal modeling of phreatic eruptions: Implications for volcanic hazard assessment in Martinique and Guadeloupe (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-025-01795-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Verdurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of shallow volcanic seismicity in the hydrothermal system of La Soufrière de Guadeloupe following the April 2018 Mlv 4.1 earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pantobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 447, pp.107989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix imaging as a tool for high-resolution monitoring of deep volcanic plumbing systems with seismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giraudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-024-01659-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary explosive phonolitic volcanism of Petite-Terre (Mayotte, Western Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 86 (2), pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-023-01697-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Volcano Observatories and their use of the aviation colour code system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Scollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Macedonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Felpeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 86 (3), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-024-01712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metastable liquid immiscibility in the 2018–2021 Fani Maoré lavas as a mechanism for volcanic nanolite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Escartín</w:t>
+                <w:t xml:space="preserve">Simon Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Billant</w:t>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Verdurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01158-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180050v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Soufrière of Guadeloupe: Assessing public preparedness for a new volcanic crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porosity, strength, and alteration – Towards a new volcano stability assessment tool using VNIR-SWIR reflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Kereszturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gillet</w:t>
+                <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+                <w:t xml:space="preserve">Lauren Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gherardi</w:t>
+                <w:t xml:space="preserve">Herlan Darmawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leone</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frances Deegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 602, pp.117929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.25521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312547v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of water-saturation on the strength of volcanic rocks and the stability of lava domes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Puzenat</w:t>
+                <w:t xml:space="preserve">Claire Harnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Escartín</w:t>
+                <w:t xml:space="preserve">Jamie Farquharson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deplus</w:t>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 444, pp.107962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957790v1</w:t>
+                <w:t xml:space="preserve">hal-04305488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling staged and simultaneous evacuation during a volcanic crisis of La Soufrière of Guadeloupe (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Caron</w:t>
+                <w:t xml:space="preserve">Alex Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+                <w:t xml:space="preserve">Javier Escartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00375497231209998⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293445v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Médard</w:t>
+                <w:t xml:space="preserve">Modeling staged and simultaneous evacuation during a volcanic crisis of La Soufrière of Guadeloupe (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00375497231209998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03965373v1</w:t>
+                <w:t xml:space="preserve">hal-04293445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile emissions from past eruptions at La Soufrière de Guadeloupe (Lesser Antilles): insights into degassing processes and atmospheric impacts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1143325⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291369v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des écoulements gravitaires avec les modèles d’écoulement en couche mince : état de l’art et exemple d’application aux coulées de débris de la Rivière du Prêcheur (Martinique, Petites Antilles)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Soufrière of Guadeloupe: Assessing public preparedness for a new volcanic crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2023020⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.25521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273366v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and limits of a shallow-water model for landslide-generated tsunamis: from laboratory experiments to simulations of flank collapses at Montagne Pelée (Martinique)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Friant</w:t>
+                <w:t xml:space="preserve">Viscosity of crystal-free silicate melts from the active submarine volcanic chain of Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Verdurme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mangeney</w:t>
+                <w:t xml:space="preserve">Charles Le Losq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oryaëlle Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viroulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Fernandez-Nieto</w:t>
+                <w:t xml:space="preserve">Salomé Pannefieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac482⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 620, pp.121326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974933v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of shallow volcanic seismicity in the hydrothermal system of La Soufrière de Guadeloupe following the April 2018 M 4.1 earthquake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Volatile emissions from past eruptions at La Soufrière de Guadeloupe (Lesser Antilles): insights into degassing processes and atmospheric impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107989⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1143325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466874v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatiles of the active Mayotte volcanic chain: STA &amp; EGA-MS analysis of volcanic products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">Simulation des écoulements gravitaires avec les modèles d’écoulement en couche mince : état de l’art et exemple d’application aux coulées de débris de la Rivière du Prêcheur (Martinique, Petites Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2023020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04233068v1</w:t>
+                <w:t xml:space="preserve">hal-04273366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance and limits of a shallow-water model for landslide-generated tsunamis: from laboratory experiments to simulations of flank collapses at Montagne Pelée (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fernandez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 233 (2), pp.796-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560633v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth-Science Reviews Diverse Magma Storage and Major and Volatile Magma Composition: What are the implications on the Eruptive Style Across a Volcanic Arc? An Example of the Lesser Antilles Arc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evolution of shallow volcanic seismicity in the hydrothermal system of La Soufrière de Guadeloupe following the April 2018 M 4.1 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pantobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 447, pp.107989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095725v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of heterogeneity on the strength of volcanic rocks and the stability of lava domes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baud</w:t>
+                <w:t xml:space="preserve">Volatiles of the active Mayotte volcanic chain: STA &amp; EGA-MS analysis of volcanic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Dingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01669-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 618, pp.121297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212269v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable liquid immiscibility in the 2018–2021 Fani Maoré lavas as a mechanism for volcanic nanolite formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389946v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity, strength, and alteration – Towards a new volcano stability assessment tool using VNIR-SWIR reflectance spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The influence of heterogeneity on the strength of volcanic rocks and the stability of lava domes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herlan Darmawan</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Harnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances Deegan</w:t>
+                <w:t xml:space="preserve">Tofig Nazarbayov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117929⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (9), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01669-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880318v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of water-saturation on the strength of volcanic rocks and the stability of lava domes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baud</w:t>
+                <w:t xml:space="preserve">Earth-Science Reviews Diverse Magma Storage and Major and Volatile Magma Composition: What are the implications on the Eruptive Style Across a Volcanic Arc? An Example of the Lesser Antilles Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+                <w:t xml:space="preserve">Robert Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107962⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305488v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing hazard and potential impact associated with volcanic ballistic projectiles: The example of La Soufrière de Guadeloupe volcano (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Harris</w:t>
+                <w:t xml:space="preserve">Silvia Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Morin</w:t>
+                <w:t xml:space="preserve">Eduardo Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Peltier</w:t>
+                <w:t xml:space="preserve">Laura Sandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Bonadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712658v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03643028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-rock oxygen isotope ratios as a proxy for the strength and stiffness of hydrothermally altered volcanic rocks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines for volcano-observatory operations during crises: recommendations from the 2019 volcano observatory best practices meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Albert Gilg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Moretti</w:t>
+                <w:t xml:space="preserve">J. Lowenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Stovall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01588-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13617-021-00112-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725509v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+                <w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957779v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up vs top-down drivers of eruption style: Petro-geochemical constraints from the holocene explosive activity at La Soufrière de Guadeloupe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Whole-rock oxygen isotope ratios as a proxy for the strength and stiffness of hydrothermally altered volcanic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Troll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Albert Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107488⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (8), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01588-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609805v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Didier</w:t>
+                <w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Reitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Spampinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristín S Vogfjörd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (3), pp.DM320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609801v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal properties of hydrothermally altered andesites from La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Escartín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107444⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480233v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Barsotti</w:t>
+                <w:t xml:space="preserve">Gas Monitoring of Volcanic-Hydrothermal Plumes in a Tropical Environment: The Case of La Soufrière de Guadeloupe Unrest Volcano (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnand Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.795760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958096v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Escartín</w:t>
+                <w:t xml:space="preserve">The thermal properties of hydrothermally altered andesites from La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian B. Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957922v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up vs top-down drivers of eruption style: Petro-geochemical constraints from the holocene explosive activity at La Soufrière de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.107488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898187v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tensile strength of hydrothermally altered volcanic rocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucille Carbillet</w:t>
+                <w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107576⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725512v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">The tensile strength of hydrothermally altered volcanic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Harnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Albert Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.107576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839417v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hazards of unconfined pyroclastic density currents: A new synthesis and classification according to their deposits, dynamics, and thermal and impact characteristics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107429⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643058v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+                <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643057v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for volcano-observatory operations during crises: recommendations from the 2019 volcano observatory best practices meeting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hazards of unconfined pyroclastic density currents: A new synthesis and classification according to their deposits, dynamics, and thermal and impact characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Stovall</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffrey A. Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna F. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13617-021-00112-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674271v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03643058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing hazard and potential impact associated with volcanic ballistic projectiles: The example of La Soufrière de Guadeloupe volcano (Lesser Antilles)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Costanza Bonadonna</w:t>
+                <w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Selva</w:t>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 423, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107453⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643028v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03643057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing gas dispersion modelling: A case study at La Soufrière volcano (Guadeloupe, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Massaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Dioguardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 417, pp.107312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration‐Induced Volcano Instability at La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le politiste face aux volcans : étude comparée de la gestion de deux crises volcaniques dans l’arc des Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias S Baumann</w:t>
+                <w:t xml:space="preserve">Maud Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rosas‐carbajal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Ribémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JB022514⟩</w:t>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.3-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1075739ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419633v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration‐Induced Volcano Instability at La Soufrière de Guadeloupe (Eastern Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias S Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Falcin</w:t>
+                <w:t xml:space="preserve">Marina Rosas‐carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">H. Albert Albert Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2021JB022514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB022514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113808v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politiste face aux volcans : étude comparée de la gestion de deux crises volcaniques dans l’arc des Petites Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Falcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Devès</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ribémont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1075739ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961075v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-decadal view of the heat and mass budget of a volcano in unrest: La Soufrière de Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto · Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (3), pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-021-01439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974046v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Berthod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Hassen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Jessop</w:t>
+                <w:t xml:space="preserve">Evidence of Unknown Paleo-Tsunami Events along the Alas Strait, West Sumbawa, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar W Mutaqin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puncak Joyontono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382479v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Unknown Paleo-Tsunami Events along the Alas Strait, West Sumbawa, Indonesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Puncak Joyontono</w:t>
+                <w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Kilgour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11020046⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958458v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Magmatic Processes at La Soufrière de Guadeloupe: Insights From Crystal Studies and Diffusion Timescales for Eruption Onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kilgour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.617294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.723763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03383239v1</w:t>
+                <w:t xml:space="preserve">hal-03382479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Berthod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pyroclastic density currents from a subplinian eruption at La Soufrière de Guadeloupe (West Indies, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+                <w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Legendre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01411-6⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (3), pp.398-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743248v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Modelling pyroclastic density currents from a subplinian eruption at La Soufrière de Guadeloupe (West Indies, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaso Esposti Ongaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ucciani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Neri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (12), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01411-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02440761v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of geochemical techniques at La Soufrière de Guadeloupe (FWI) volcano: their advantages and their limits over a long-standing unrest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ucciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3301/IJG.2020.13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092221v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02440761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Relationships between Fumarolic Activity, Hydrothermal Fluid Circulation and Geophysical Signals at an Arc Volcano in Degassing Unrest: La Soufrière of Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Tamburello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swetha Venugopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences9110480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of partial dome collapse of La Soufrière of Guadeloupe volcano: implications for hazard assessment and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49507-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02380317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape evolution on the eastern part of Lombok (Indonesia) related to the 1257 CE eruption of the Samalas Volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar Mutaqin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yayat Sudrajat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Handayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 327, pp.338-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating spatial accessibility in the design of volcano evacuation plans in the French West Indies (Guadeloupe and Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi-Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lalubie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13617-019-0089-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial accessibility and volcanic crisis management in the French West Indies (Guadeloupe &amp; Martinique): Contribution to evacuation planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lalubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lesales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.29425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of block-and-ash flows and ash-cloud surges of the 2010 eruption of Merapi volcano with a two-layer model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights into Magma Differentiation and Storage in Holocene Crustal Reservoirs of the Lesser Sunda Arc: the Rinjani–Samalas Volcanic Complex (Lombok, Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+                <w:t xml:space="preserve">Nicole Métrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurnaning Aisyah</w:t>
+                <w:t xml:space="preserve">Celine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noer Cholik</w:t>
+                <w:t xml:space="preserve">Indyo Pratomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB013981⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (11), pp.2257-2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egy006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958497v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional density structure of La Soufrière de Guadeloupe lava dome from simultaneous muon radiographies and gravity data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of block-and-ash flows and ash-cloud surges of the 2010 eruption of Merapi volcano with a two-layer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Deroussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurnaning Aisyah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noer Cholik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL074285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4277-4292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB013981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01561114v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Magma Differentiation and Storage in Holocene Crustal Reservoirs of the Lesser Sunda Arc: the Rinjani–Samalas Volcanic Complex (Lombok, Indonesia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional density structure of La Soufrière de Guadeloupe lava dome from simultaneous muon radiographies and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egy006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (13), pp.6743-6751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL074285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853803v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01561114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-explosive conduit conditions during the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa J Drignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonin Bechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.11595-11602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016GL071153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01391386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing permeability and microstructure: Unravelling the role of a low-permeability dome on the explosivity of Merapi (Indonesia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
+                <w:t xml:space="preserve">Muon dynamic radiography of density changes induced by hydrothermal activity at the La Soufrière of Guadeloupe volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Martel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.33406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01280492v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01330121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon dynamic radiography of density changes induced by hydrothermal activity at the La Soufrière of Guadeloupe volcano</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
+                <w:t xml:space="preserve">Transitions between explosive and effusive phases during the cataclysmic 2010 eruption of Merapi volcano, Java, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Preece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Gertisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jenni Barclay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain J. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.33406. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, 16 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep33406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1046-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01330121v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions between explosive and effusive phases during the cataclysmic 2010 eruption of Merapi volcano, Java, Indonesia</w:t>
+                <w:t xml:space="preserve">Probing permeability and microstructure: Unravelling the role of a low-permeability dome on the explosivity of Merapi (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Preece</w:t>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Gertisser</w:t>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenni Barclay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1046-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 316, pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03581313v1</w:t>
+                <w:t xml:space="preserve">insu-01280492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pteropods from the Caribbean Sea: variations in calcification as an indicator of past ocean carbonate saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wall-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. B Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. W Smart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. J. Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.309-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-9-309-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01610198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (3), pp.535-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01325292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcano electrical tomography unveils edifice collapse hazard linked to hydrothermal system structure and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.29899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep29899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01355321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 1257 Samalas eruption (Lombok, Indonesia): the single greatest stratospheric gas release of the Common Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Métrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nugraha Kartadinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.34868 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep34868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andronico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the major plinian eruption of Samalas in 1257 A.D. (Lombok, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Métrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nugraha Kartadinata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77 (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0960-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective analysis of uncertain eruption precursors at La Soufrière volcano, Guadeloupe, 1975–77: volcanic hazard assessment using a Bayesian Belief Network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thea Hincks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aspinall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2191-5040-3-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submarine record of volcanic island construction and collapse in the Lesser Antilles arc: First scientific drilling of submarine volcanic island landslides by IODPExpedition 340</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S S Ishizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Talling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2), pp.420-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GC005652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01468235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-section electrical resistance tomography of La Soufriere of Guadeloupe lava dome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartłomiej Grychtol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 197 (3), pp.1516-1526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggu104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01086403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a new shallow magma intrusion at La Soufrière of Guadeloupe (Lesser Antilles). Insights from long-term geochemical monitoring of halogen- rich hydrothermal fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fluid circulation pattern inside La Soufrière volcano (Guadeloupe) inferred from combined electrical resistivity tomography, self-potential, soil temperature and diffuse degassing measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Brothelande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.1-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 288, pp.105 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064401v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid circulation pattern inside La Soufrière volcano (Guadeloupe) inferred from combined electrical resistivity tomography, self-potential, soil temperature and diffuse degassing measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a new shallow magma intrusion at La Soufrière of Guadeloupe (Lesser Antilles). Insights from long-term geochemical monitoring of halogen- rich hydrothermal fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Peltier</w:t>
+                <w:t xml:space="preserve">Benoît Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Celine Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 288, pp.105 - 122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.1-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391280v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Merapi 2010 eruption: An interdisciplinary impact assessment methodology for studying pyroclastic density current dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picquout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 261, pp.316 - 329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source of the great AD 1257 mystery eruption unveiled, Samalas volcano, Rinjani Volcanic Complex, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 ((42):), pp.16742-16747 (IF 9,737)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroxysmal dome explosion during the Merapi 2010 eruption: Processes and facies relationships of associated high-energy pyroclastic density currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Picquout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 261, pp.260 - 294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of the 2010 pyroclastic density currents at Merapi volcano from high-resolution satellite imagery, field investigations and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gertisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Preece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 261, pp.295 - 315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density muon radiography of La Soufrière of Guadeloupe volcano: comparison with geological, electrical resistivity and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 190 (2), pp.1008-1019. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05546.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00814387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2007 eruption of Kelut volcano (East Java, Indonesia): Phenomenology, crisis management and social response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard de Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indyo Pratomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (1), pp.165 - 175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal alteration in andesitic volcanoes: Trace element redistribution in active and ancient hydrothermal systems of Guadeloupe (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111, pp.59-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2011.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into processes and deposits of hazardous vulcanian explosions at Soufrière Hills Volcano during 2008 and 2009 (Montserrat, West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (19), pp.L00E19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010GL042558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effusive history of the Grande Decouverte volcanic complex, southern Basse-Terre (Guadeloupe, French West Indies) from new K-Ar Cassignol-Gillot ages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 187, pp.117-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and analysis of sub-plinian tephra dispersal during the 1530 A.D. Soufrière (Guadeloupe) eruption: Implications for scenario definition and hazards assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 178 (3), pp.491-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scenario for the last magmatic eruption of La Soufrière of Guadeloupe (Lesser Antilles) in 1530 A.D. Evidence from stratigraphy radiocarbon dating and magmatic evolution of erupted products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel P. Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 178 (3), pp.474-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiometric dating of three large volume flank collapses in the Lesser Antilles Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 176 (4), pp.485-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+                <w:t xml:space="preserve">Reply to comment on &amp;quot;Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation&amp;quot; by N. Linde and A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel P. Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (3-4), pp.623-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01289733v1</w:t>
+                <w:t xml:space="preserve">insu-00180024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on “Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation” by N. Linde and A. Revil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+                <w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel P. Semet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00312628v1</w:t>
+                <w:t xml:space="preserve">insu-01289733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on &amp;quot;Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation&amp;quot; by N. Linde and A. Revil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Reply to comment on “Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation” by N. Linde and A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 258 (3-4), pp.623-626. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00180024v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-eruptive crystallization conditions of mafic and silicic magmas at the Plat Pays volcanic complex, Dominica (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Halama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komoroski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 153 (3-4), pp.200-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2005.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submarine pyroclastic deposits formed at the Soufrière Hills volcano, Montserrat (1995–2003): What happens when pyroclastic flows enter the ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trofimovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (7), pp.549-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G22424.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical tomography of La Soufrière of Guadeloupe volano : Fields experiments, 1D inversion and qualitative interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 244 (3-4), pp.709-724. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling expected physical impacts and human casualties from explosive volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. S. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calogero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Toyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (6), pp.1003-1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-5-1003-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE JANUARY 2002 FLANK ERUPTION OF NYIRAGONGO VOLCANO (DEMOCRATIC REPUBLIC OF CONGO): CHRONOLOGY, EVIDENCE FOR A TECTONIC RIFT TRIGGER, AND IMPACT OF LAVA FLOWS ON THE CITY OF GOMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kasereka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Papale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Vulcanologica : journal of the national volcanic group of Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14/15 (1/2), pp.27-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1400/19077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human health and vulnerability in the Nyiragongo volcano eruption and humanitarian crisis at Goma, Democratic Republic of Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Vulcanologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (1-2), pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the December 1997 Debris Avalanche in Montserrat, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. J. Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Herd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28, pp.2529-2532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001GL012968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03597763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13314,3041 +13335,3041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Masquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging hydrothermal alteration with electrical resistivity tomography in La Soufrière de Guadeloupe volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Vienna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical thermos-kinetic modelling of hydrothermal alteration of volcanic rocks - Example of La Soufrière de Guadeloupe (Eastern Caribbean , France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Décossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal alteration of lava domes: coupled contribution of experimentation and thermodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Décossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A phonolite? From the mantle?”: The magmatic system under the phonolitic tuff-rings of Petite-Terre (Mayotte, France, Western Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Dimuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry and the Geochemical Society., 2023, Lyon, France. https://doi.org/10.7185/gold2023.16489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Falcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2020 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455636v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t>
+              <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108840v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Moretti</w:t>
+                <w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dimuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2020 - European Geosciences Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03113779v1</w:t>
+                <w:t xml:space="preserve">hal-03108840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of the European Volcanology community to the implementation of the European Plate Observing System (EPOS) infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+                <w:t xml:space="preserve">Soliciting hydrothermal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Geyer Traver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Puglisi</w:t>
+                <w:t xml:space="preserve">D. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537824v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">The contribution of the European Volcanology community to the implementation of the European Plate Observing System (EPOS) infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spampinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
+                <w:t xml:space="preserve">A. Geyer Traver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529128v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliciting hydrothermal systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.E. Jessop</w:t>
+                <w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Dimuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429775v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional density structure of La Soufrière de Guadeloupe lava dome from simultaneous muon radiographies and gravity data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
+                <w:t xml:space="preserve">Characterizing the dynamics of hydrothermal systems with muon tomography: the case of La Soufrière de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jourde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Matias Tramontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carlus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVCEI 2017 Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Portland, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.V24A-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087418v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01734852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the dynamics of hydrothermal systems with muon tomography: the case of La Soufrière de Guadeloupe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional density structure of La Soufrière de Guadeloupe lava dome from simultaneous muon radiographies and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Tramontini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.V24A-06</w:t>
+              <w:t xml:space="preserve">IAVCEI 2017 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01734852v1</w:t>
+                <w:t xml:space="preserve">hal-02087418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional imaging of La Soufrière volcano: New frontiers revealed by cosmic muons, electrical resistivity and gravity tomographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop From observations to processes at La Soufrière de Guadeloupe volcano : moving beyond the state-of-the-art in research and risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Resistivity Structure of La Soufrière Volcano (Guadeloupe): New Insights into the Hydrothermal System and Associated Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.V12B-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size distribution and PM10 of volcanic ashes in Guadeloupe during the major eruption of Soufrière Hills in February 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovely Euphrasie-Clotilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francenor Brute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural imaging and monitoring of volcanoes with cosmic muons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Sibilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Calorimetry for the High Energy Frontier (CHEF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01201931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Muon Radiography of Soufrière of Guadeloupe Volcano: Comparison with Geological, Electrical Resistivity and Seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-3041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00761250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effusive history of the Grande-Decouverte-Soufrière volcanic complex of southern Basse-Terrre Island (Guadeloupe, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2008 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of effusive volcanism within the whole Basse Terre Island (Guadeloupe, FWI) from new K-Ar Cassignol-Gillot ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France. pp.00931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiometric dating of large volume flank collapses in the Lesser Antilles Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Friant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Francisco, United States. pp.V41B-1397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16358,1279 +16379,1279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hassen Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Berthod</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dimuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aubry</w:t>
+                <w:t xml:space="preserve">Constanza Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Domoison</w:t>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426581v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02396588v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ucciani</w:t>
+                <w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jessop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429783v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02396588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Félix Léger</w:t>
+                <w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446121v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171894v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t>
+              <w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166025v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural imaging and monitoring of the La Soufrière of Guadeloupe with muon radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop From observations to processes at La Soufrière de Guadeloupe volcano : moving beyond the state-of-the-art in research and risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from effusive to explosive activity during lava dome eruption: the example of the 2010 eruption of Merapi volcano (Java, Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa J Drignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.abstract #V51B-4759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01386845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING LONG-TERM HAZARDS FOR LA SOUFRIERE OF GUADELOUPE VOLCANO: INSIGHTS FROM A NEW ERUPTIVE CHRONOLOGY, CREDIBLE SCENARIO DEFINITION, AND INTEGRATED IMPACT MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Esposti‐ongaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17640,458 +17661,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pliocene-­‐Holocene debris avalanche deposits from Colima Volcanic Complex (CVC), Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JL Macias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Varley, N., Connor, C.B., Komorowski, J-C (Eds), Volcan de Colima : Portrait of a persistently hazardous volcano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2019, Active Volcanoes of the World, 978-3-642-25910-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25911-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcan de Colima : Portrait of a persistently hazardous volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Varley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcan de Colima : Portrait of a persistently hazardous volcano,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, 2019, Active Volcanoes of the World, 978-3-642-25910-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25911-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic Unrest and Pre-eruptive Processes: A Hazard and Risk Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanic Unrest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-21, 2017, Advances in Volcanology, 978-­‐3-­‐319-­‐58411-­‐9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11157_2017_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Volcanic Crises on Small Islands States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observing the Volcano World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.353-371, 2016, Advances in Volcanology, 978-­‐3-­‐319-­‐44095-­‐8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11157_2015_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18101,147 +18122,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18251,147 +18272,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the deep plumbing system of a volcano by a reflection matrix analysis of seismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giraudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18401,165 +18422,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques volcaniques au XXIe siècle : surveiller et prévoir ; l’exemple de l’OVSG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Société Géologique de la France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId590"/>
+      <w:footerReference w:type="default" r:id="rId591"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18627,51 +18648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A492E91A"/>
+    <w:nsid w:val="670453EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18858,51 +18879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-komorowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6874-786X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164296913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9613-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giorgetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01946-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pantobe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107989" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giraudat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Ber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01659-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04438898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01697-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Felpeto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01712-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25521" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03974933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Poulain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viroulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121297" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harnett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofig Nazarbayov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Heng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01669-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04389946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01158-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880318v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Schaefer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlan Darmawan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Deegan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117929" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305488v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Farquharson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107962" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Troll" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Gilg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01588-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Wadsworth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107444" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725512v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107576" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey A. Lerner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna F. Jenkins" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J. Charbonnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107429" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenstern" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wallace" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stovall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00112-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643028v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rossi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107453" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias S Baumann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas&#8208;carbajal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Komorowski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Albert Gilg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022514" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075739ar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puncak Joyontono" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03743248v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Esposti Ongaro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Neri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01411-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49507-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Leone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29425" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853803v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vidal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280492v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.02.012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01330121v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33406" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581313v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Preece" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Barclay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1046-z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481340v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34868" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844601v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Hincks" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sparks" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aspinall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-5040-3-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01468235v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Ishizuka" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Palmer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005652" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01086403v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Grychtol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Komorowski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu104" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064401v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.08.002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.10.007" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484027v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Baxter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spence" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.012" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4QPRVX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483850v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Connor" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preece" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.021" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TNFQ98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814387v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05546.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650132v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sala&#252;n" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2011.06.004" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSPFMQLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148215v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Legendre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christopher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernstein" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stewart" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042558" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608330v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.022" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH6PNMZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369436v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRX9W0DT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375923v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312628v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.005" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CG7ZR1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180024v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151926v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Halama" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komoroski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.12.001" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4KSQD4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115899v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.020" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWM0PMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330913v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. S. Spence" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kelman" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calogero" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toyos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Baxter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-5-1003-2005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897162v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedesco" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kasereka" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papale" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/19077" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897200v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Baxter" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Halbwachs" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597763v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Heinrich" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herd" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012968" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397610v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9520" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732586v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537824v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyer Traver" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087392v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977640v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201931v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sibilla" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761250v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408772v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415617v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414735v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087399v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961058v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cort&#233;s" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JL Macias" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25911-1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961054v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Varley" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Connor" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961068v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gottsmann" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barclay" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_19" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961061v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kelman" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2015_15" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268602v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-komorowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6874-786X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164296913" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dtBeqnAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9613-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giorgetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heap" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-026-01946-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pantobe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107989" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giraudat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Ber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01659-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04438898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01697-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Felpeto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01712-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04389946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01158-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Kereszturi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Schaefer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlan Darmawan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Deegan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117929" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harnett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Farquharson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231209998" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25521" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03965373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Pannefieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121326" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04291369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1143325" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04273366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2023020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03974933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Poulain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viroulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac482" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121297" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tofig Nazarbayov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Heng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01669-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04095725v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robertson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Christopher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104440" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Massaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sandri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Selva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107453" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03674271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenstern" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wallace" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stovall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00112-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725509v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Troll" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Gilg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01588-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnand Burtin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.795760" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03480233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Heap" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Wadsworth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107444" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107488" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Carbillet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107576" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643058v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey A. Lerner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna F. Jenkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain J. Charbonnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Baxter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107429" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383190v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dioguardi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Tamburello" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107312" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dev&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075739ar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias S Baumann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas&#8208;carbajal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Komorowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albert Albert Gilg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022514" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar W Mutaqin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puncak Joyontono" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11020046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383239v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kilgour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.723763" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03382479v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.617294" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/IJG.2020.13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03743248v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Esposti Ongaro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Neri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01411-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9110480" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395880v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moune" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49507-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Mutaqin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayat Sudrajat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Handayani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.11.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2M7ZD6F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194768v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Leone" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29425" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853803v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vidal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Michel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958497v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurnaning Aisyah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noer Cholik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB013981" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391386v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa J Drignon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonin Bechon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071153" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01330121v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33406" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581313v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Preece" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Barclay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1046-z" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280492v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.02.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481340v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34868" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844601v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Hincks" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sparks" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aspinall" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-5040-3-3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01468235v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Ishizuka" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Palmer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005652" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01086403v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Grychtol" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Komorowski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu104" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01391280v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delcher" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.10.007" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064401v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.08.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484027v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenkins" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Baxter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spence" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picquout" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.02.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4QPRVX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484034v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picquout" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NXQH63N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483850v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Charbonnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Connor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gertisser" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Preece" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.021" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9TNFQ98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814387v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05546.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485596v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.06.015" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDTHKMZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650132v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sala&#252;n" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2011.06.004" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSPFMQLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Legendre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christopher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernstein" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stewart" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042558" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422958v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Komorowski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03608330v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.11.022" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH6PNMZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369436v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.006" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRX9W0DT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375923v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180024v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CG7ZR1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312628v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151926v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Halama" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komoroski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.12.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4KSQD4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115899v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.020" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWM0PMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330913v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. S. Spence" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kelman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calogero" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toyos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Baxter" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-5-1003-2005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897162v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedesco" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kasereka" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papale" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/19077" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897200v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Baxter" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Halbwachs" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597763v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Heinrich" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herd" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012968" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397610v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Mendieta" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bajou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9520" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647685v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5948" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04732586v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537824v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyer Traver" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087392v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977640v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201931v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sibilla" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761250v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408772v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415617v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414735v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087399v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386845v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961058v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cort&#233;s" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JL Macias" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25911-1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961054v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Varley" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Connor" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961068v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gottsmann" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barclay" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_19" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961061v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kelman" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2015_15" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268602v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158404v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>