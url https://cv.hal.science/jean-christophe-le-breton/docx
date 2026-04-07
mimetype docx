--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Driven Fluorine Motion for Novel Organic Spintronic Memristor</w:t>
+                <w:t xml:space="preserve">Electronic Properties of Electroactive Ferrocenyl-Functionalized MoS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Nachawaty</w:t>
+                <w:t xml:space="preserve">Trung Nghia Nguyên Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongxin Chen</w:t>
+                <w:t xml:space="preserve">Kirill Kondratenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+                <w:t xml:space="preserve">Imane Arbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yafei Hao</w:t>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202401611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (18), pp.7706-7722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614360v1</w:t>
+                <w:t xml:space="preserve">hal-04549497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of Electroactive Ferrocenyl-Functionalized MoS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage-Driven Fluorine Motion for Novel Organic Spintronic Memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Nachawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Nghia Nguyên Lê</w:t>
+                <w:t xml:space="preserve">Tongxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Kondratenko</w:t>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Arbouch</w:t>
+                <w:t xml:space="preserve">Yuchen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moréac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+                <w:t xml:space="preserve">Yafei Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (18), pp.7706-7722. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advanced Materials, 36 (33), pp.2401611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202401611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549497v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant mechanical vibration of a polymer PVC film under modulated optical excitation</w:t>
               </w:r>
@@ -900,831 +900,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jc Le Breton</w:t>
+                <w:t xml:space="preserve">Reduction of Schottky Barrier Height at Graphene/Germanium Interface with Surface Passivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (23), pp.5014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9235014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987996v1</w:t>
+                <w:t xml:space="preserve">hal-02384497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low Schottky barrier height and transport mechanism in gold–graphene–silicon (001) heterojunctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">Contact angle and surface tension of water on a hexagonal boron nitride monolayer: a methodological investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NA00393B⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (4-5), pp.454-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2018.1502427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284803v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact angle and surface tension of water on a hexagonal boron nitride monolayer: a methodological investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yin Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Essafri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+                <w:t xml:space="preserve">Huong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927022.2018.1502427⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868083v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Schottky Barrier Height at Graphene/Germanium Interface with Surface Passivation</w:t>
+                <w:t xml:space="preserve">A low Schottky barrier height and transport mechanism in gold–graphene–silicon (001) heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (23), pp.5014. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (9), pp.3372-3378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9235014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NA00393B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384497v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen vacancies at the Fe/SrTiO3(001) interface Schottky barrier and surface electron accumulation layer</w:t>
+                <w:t xml:space="preserve">High Water Flux with Ions Sieving in a Desalination 2D Sub-Nanoporous Boron Nitride Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Catrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">X. Davoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.115402⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.6305-6310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879725v1</w:t>
+                <w:t xml:space="preserve">hal-01834890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Water Flux with Ions Sieving in a Desalination 2D Sub-Nanoporous Boron Nitride Material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gellé</w:t>
+                <w:t xml:space="preserve">Effect of oxygen vacancies at the Fe/SrTiO3(001) interface Schottky barrier and surface electron accumulation layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Soldera</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (6), pp.6305-6310. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (11), pp.115402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.115402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834890v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band alignments in Fe/graphene/Si(001) junctions studied by x-ray photoemission spectroscopy</w:t>
               </w:r>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3492,90 +3492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of monolayer MoS2 Functionalized with electro-active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Nghia Nguyên Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Kondratenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Arbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raman Fest 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Phantoms Foundation; HORIBA Scientific, Nov 2024, Paris, France</w:t>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4098,307 +4098,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
+                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287702v1</w:t>
+                <w:t xml:space="preserve">hal-02384509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
+                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Nanotech Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384509v1</w:t>
+                <w:t xml:space="preserve">hal-02287702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe/SrTiO3(001) interface : electron accumulation layer and Schottky barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4742,51 +4742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin Fe films on SrTiO3(001): growth, interfacial interaction and electronic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5061,51 +5061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of MgO/GaAs(001) contacts for spin injection/detection in n-type unipolar devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,51 +5632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5770,51 +5770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
@@ -5882,51 +5882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6132,51 +6132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6244,51 +6244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,301 +6462,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of epitaxial Fe films on SrTiO3(001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Catrou</w:t>
+                <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+              <w:t xml:space="preserve">Journées Surface et Interfaces 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743266v1</w:t>
+                <w:t xml:space="preserve">hal-01454880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Silicon Schottky Barrier Height by Hexagonal Boron Nitride Monolayer In Fe/hBN/Si junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical properties of epitaxial Fe films on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635415v1</w:t>
+                <w:t xml:space="preserve">hal-01743266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
+                <w:t xml:space="preserve">Reduction of Silicon Schottky Barrier Height by Hexagonal Boron Nitride Monolayer In Fe/hBN/Si junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
@@ -6791,103 +6791,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surface et Interfaces 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">18ème colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454880v1</w:t>
+                <w:t xml:space="preserve">hal-01635415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe on SrTiO3(001) : growth, reactivity and band offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7106,51 +7106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the MgO growth conditions on the electronic band structure of the Au/MgO/GaAs(001) heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,51 +7218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties study of MgO/GaAs(001) contacts for spin injection in unipolar devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7343,51 +7343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés de transport du contact MgO/GaAs pour l’injection de spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,51 +7787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1502427" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gell&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Deac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733620" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3012571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schieffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361273" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2167847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04258599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Frencesca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ma&#235;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Glavina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278453v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1502427" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gell&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Deac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733620" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3012571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schieffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361273" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2167847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04258599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Frencesca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ma&#235;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Glavina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278453v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>