--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -900,831 +900,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Schottky Barrier Height at Graphene/Germanium Interface with Surface Passivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yin Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9235014⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384497v1</w:t>
+                <w:t xml:space="preserve">hal-01987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact angle and surface tension of water on a hexagonal boron nitride monolayer: a methodological investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+                <w:t xml:space="preserve">A low Schottky barrier height and transport mechanism in gold–graphene–silicon (001) heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927022.2018.1502427⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (9), pp.3372-3378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NA00393B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868083v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact angle and surface tension of water on a hexagonal boron nitride monolayer: a methodological investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huong Dang</w:t>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jc Le Breton</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (4-5), pp.454-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2018.1502427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987996v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low Schottky barrier height and transport mechanism in gold–graphene–silicon (001) heterojunctions</w:t>
+                <w:t xml:space="preserve">Reduction of Schottky Barrier Height at Graphene/Germanium Interface with Surface Passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (9), pp.3372-3378. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (23), pp.5014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NA00393B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9235014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284803v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Water Flux with Ions Sieving in a Desalination 2D Sub-Nanoporous Boron Nitride Material</w:t>
+                <w:t xml:space="preserve">Effect of oxygen vacancies at the Fe/SrTiO3(001) interface Schottky barrier and surface electron accumulation layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Davoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gellé</w:t>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Soldera</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01076⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (11), pp.115402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.115402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834890v1</w:t>
+                <w:t xml:space="preserve">hal-01879725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen vacancies at the Fe/SrTiO3(001) interface Schottky barrier and surface electron accumulation layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Water Flux with Ions Sieving in a Desalination 2D Sub-Nanoporous Boron Nitride Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Davoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Catrou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">A. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (11), pp.115402. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.6305-6310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.115402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b01076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879725v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band alignments in Fe/graphene/Si(001) junctions studied by x-ray photoemission spectroscopy</w:t>
               </w:r>
@@ -3314,51 +3314,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3552,754 +3552,754 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raman Fest 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Phantoms Foundation; HORIBA Scientific, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Journées Scientifiques du GDR Chalco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345058v1</w:t>
+                <w:t xml:space="preserve">hal-05586890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of ferroelectric tunnel nano-junctions in P(VDF-TrFE)-thin layers with conductive-AFM control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walaa Jahjah</w:t>
+                <w:t xml:space="preserve">Transport properties of monolayer MoS2 Functionalized with electro-active molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Nghia Nguyên Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Kondratenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Arbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénière GDR NEMO "New Molecular Electronics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEMN, Oct 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Raman Fest 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Phantoms Foundation; HORIBA Scientific, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258599v1</w:t>
+                <w:t xml:space="preserve">hal-05345058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of ferroelectric tunnel nano-junctions in P(VDF-TrFE)-thin layers with conductive-AFM control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalla Frencesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I(SPM)3 (2021 International Scanning Probe Microscopy (ISPM) + Scanning Probe Microscopy on Soft &amp; Polymeric Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Colorado Springs (Online), United States</w:t>
+              <w:t xml:space="preserve">Journées plénière GDR NEMO "New Molecular Electronics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEMN, Oct 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958420v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 2D materials on the crystallization and ferroelectric properties of P(VDF-TrFE) thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Fabrication of ferroelectric tunnel nano-junctions in P(VDF-TrFE)-thin layers with conductive-AFM control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Walaa Jahjah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMEM2021 (International Conference on Advanced Materials and Engineering Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bangkok (Online), Thailand</w:t>
+              <w:t xml:space="preserve">I(SPM)3 (2021 International Scanning Probe Microscopy (ISPM) + Scanning Probe Microscopy on Soft &amp; Polymeric Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Colorado Springs (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958346v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physico-chimiques et propriétés électroniques de pérovskite 2D Ca2Nb3O10 à haute permittivité diélectrique déposée sur silicium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+                <w:t xml:space="preserve">Impact of 2D materials on the crystallization and ferroelectric properties of P(VDF-TrFE) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nanomatériaux Rennes 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICAMEM2021 (International Conference on Advanced Materials and Engineering Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bangkok (Online), Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446227v1</w:t>
+                <w:t xml:space="preserve">hal-03958346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">Propriétés physico-chimiques et propriétés électroniques de pérovskite 2D Ca2Nb3O10 à haute permittivité diélectrique déposée sur silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley Glavina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Journée Nanomatériaux Rennes 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384509v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,221 +4348,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe/SrTiO3(001) interface : electron accumulation layer and Schottky barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR OXYFUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742995v1</w:t>
+                <w:t xml:space="preserve">hal-02384509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and thermal spin injection in semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fe/SrTiO3(001) interface : electron accumulation layer and Schottky barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Workshop on Spintronic Memory and Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Journées GDR OXYFUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635404v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and thermal spin injection in semiconductors</w:t>
               </w:r>
@@ -4611,507 +4667,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
+                <w:t xml:space="preserve">Electrical and thermal spin injection in semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on the Formation of Semiconductor Interfaces </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hanover, Germany</w:t>
+              <w:t xml:space="preserve">The 2nd International Workshop on Spintronic Memory and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635394v1</w:t>
+                <w:t xml:space="preserve">hal-01635404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Fe films on SrTiO3(001): growth, interfacial interaction and electronic structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Catrou</w:t>
+                <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference On Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve"> International Conference on the Formation of Semiconductor Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hanover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743322v1</w:t>
+                <w:t xml:space="preserve">hal-01635394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and thermal spin injection in semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin Fe films on SrTiO3(001): growth, interfacial interaction and electronic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th France-Japan Workshop on Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">33rd European Conference On Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921547v1</w:t>
+                <w:t xml:space="preserve">hal-01743322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des états de défauts à l'interface MgO/GaAs(001)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical and thermal spin injection in semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th France-Japan Workshop on Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919270v1</w:t>
+                <w:t xml:space="preserve">hal-00921547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of MgO/GaAs(001) contacts for spin injection/detection in n-type unipolar devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Etude des états de défauts à l'interface MgO/GaAs(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5134,346 +5134,471 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society (MRS) Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Apr 2009, San Fransisco, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579282v1</w:t>
+                <w:t xml:space="preserve">hal-00919270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Imagerie et Spectroscopie d'interfaces avec une résolution nanométrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Lallaizon</w:t>
+                <w:t xml:space="preserve">Study of MgO/GaAs(001) contacts for spin injection/detection in n-type unipolar devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gall</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society (MRS) Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Apr 2009, San Fransisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733367v1</w:t>
+                <w:t xml:space="preserve">hal-01579282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electronic properties of MgO tunnel barrier studied by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Imagerie et Spectroscopie d'interfaces avec une résolution nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference On Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717479v1</w:t>
+                <w:t xml:space="preserve">hal-00733367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local electronic properties of MgO tunnel barrier studied by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lallaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference On Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Etude des propriétés électroniques locales de barrières tunnel de MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5525,51 +5650,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12eme Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5579,51 +5704,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of large-area 2D crystals-noble metals interactions via interfacial alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5645,610 +5770,610 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par AFM de nano-jonctions tunnel ferroélectriques au sein de couches minces de PVDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des matériaux 2D sur la cristallisation et les propriétés ferroélectriques et piézoélectriques de films minces de P(VDF-TrFE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux Électroactifs et Applications (MatElec 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of well-controlled ferroelectric tunnel nano-junctions in P(VDF-co-TrFE) thin films by using Conductive-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISyDMA’6 (sixth International Symposium on Dielectric Materials and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D material dependence on the crystallization and ferroelectric properties in organic P(VDF-co-TrFE) thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISyDMA’6 (sixth International Symposium on Dielectric Materials and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Calais, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal/2D Solid/Si study for spintronic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6307,73 +6432,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS as an effective method to study the band alignement in Fe/2D Solid/Silicon heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6432,331 +6557,331 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSpec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical properties of epitaxial Fe films on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surface et Interfaces 2017</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454880v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of epitaxial Fe films on SrTiO3(001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Catrou</w:t>
+                <w:t xml:space="preserve">Reduction of Silicon Schottky Barrier Height by Hexagonal Boron Nitride Monolayer In Fe/hBN/Si junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">18ème colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743266v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Silicon Schottky Barrier Height by Hexagonal Boron Nitride Monolayer In Fe/hBN/Si junctions</w:t>
+                <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
@@ -6791,103 +6916,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Surface et Interfaces 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635415v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe on SrTiO3(001) : growth, reactivity and band offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6932,73 +7057,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of MgO-based heterostructures : electronic and transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7057,100 +7182,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the MgO growth conditions on the electronic band structure of the Au/MgO/GaAs(001) heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7182,87 +7307,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties study of MgO/GaAs(001) contacts for spin injection in unipolar devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,87 +7432,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Solid Films and Surfaces (ICSFS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés de transport du contact MgO/GaAs pour l’injection de spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,51 +7557,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Nanosciences de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7486,51 +7611,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron diffraction of twisted bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7582,65 +7707,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7787,51 +7912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1502427" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gell&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Deac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733620" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3012571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schieffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361273" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2167847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04258599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Frencesca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ma&#235;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Glavina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278453v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1502427" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gell&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Deac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733620" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3012571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schieffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361273" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2167847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04258599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Frencesca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ma&#235;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Glavina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>