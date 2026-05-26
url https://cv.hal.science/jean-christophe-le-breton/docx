--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for modeling magnetization properties of inhomogeneous ultrathin magnetic layers</w:t>
+                <w:t xml:space="preserve">Electronic Properties of Electroactive Ferrocenyl-Functionalized MoS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mordret</w:t>
+                <w:t xml:space="preserve">Trung Nghia Nguyên Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Kondratenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Arbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (14), pp.144427. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (18), pp.7706-7722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746869v1</w:t>
+                <w:t xml:space="preserve">hal-04549497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of Electroactive Ferrocenyl-Functionalized MoS2</w:t>
+                <w:t xml:space="preserve">Multiscale approach for modeling magnetization properties of inhomogeneous ultrathin magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Nghia Nguyên Lê</w:t>
+                <w:t xml:space="preserve">Julien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Kondratenko</w:t>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Arbouch</w:t>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moréac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (18), pp.7706-7722. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (14), pp.144427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549497v1</w:t>
+                <w:t xml:space="preserve">hal-04746869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-Driven Fluorine Motion for Novel Organic Spintronic Memristor</w:t>
               </w:r>
@@ -1079,64 +1079,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (9), pp.3372-3378. </w:t>
@@ -1321,77 +1321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of Schottky Barrier Height at Graphene/Germanium Interface with Surface Passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (17), pp.2116. </w:t>
@@ -2825,64 +2825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (17), pp.172112. </w:t>
@@ -3093,64 +3093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (15), </w:t>
@@ -3227,64 +3227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88 (4), </w:t>
@@ -3380,77 +3380,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Conference on Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Braga, Portugal</w:t>
@@ -3492,90 +3492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of monolayer MoS2 Functionalized with electro-active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Nghia Nguyên Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Kondratenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Arbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées Scientifiques du GDR Chalco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
@@ -3617,90 +3617,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of monolayer MoS2 Functionalized with electro-active molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Nghia Nguyên Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Kondratenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Arbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raman Fest 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Phantoms Foundation; HORIBA Scientific, Nov 2024, Paris, France</w:t>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,142 +4621,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and thermal spin injection in semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Chinese workshop on semiconductor spintronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Pékin, China</w:t>
+              <w:t xml:space="preserve">The 2nd International Workshop on Spintronic Memory and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635421v1</w:t>
+                <w:t xml:space="preserve">hal-01635404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and thermal spin injection in semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Workshop on Spintronic Memory and Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t>
+              <w:t xml:space="preserve">French-Chinese workshop on semiconductor spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635404v1</w:t>
+                <w:t xml:space="preserve">hal-01635421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
               </w:r>
@@ -4768,64 +4768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4880,51 +4880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin Fe films on SrTiO3(001): growth, interfacial interaction and electronic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,64 +5100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
@@ -5225,64 +5225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society (MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Apr 2009, San Fransisco, France</w:t>
@@ -5305,277 +5305,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Imagerie et Spectroscopie d'interfaces avec une résolution nanométrique</w:t>
+                <w:t xml:space="preserve">Local electronic properties of MgO tunnel barrier studied by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Conference On Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733367v1</w:t>
+                <w:t xml:space="preserve">hal-00717479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electronic properties of MgO tunnel barrier studied by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Imagerie et Spectroscopie d'interfaces avec une résolution nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference On Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717479v1</w:t>
+                <w:t xml:space="preserve">hal-00733367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Etude des propriétés électroniques locales de barrières tunnel de MgO</w:t>
               </w:r>
@@ -5744,64 +5744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6369,77 +6369,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
@@ -6494,64 +6494,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6606,51 +6606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of epitaxial Fe films on SrTiO3(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,64 +6744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6869,64 +6869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6981,90 +6981,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe on SrTiO3(001) : growth, reactivity and band offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
@@ -7119,64 +7119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7257,64 +7257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
@@ -7382,64 +7382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Solid Films and Surfaces (ICSFS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dublin, Ireland</w:t>
@@ -7507,64 +7507,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Nanosciences de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
@@ -7912,51 +7912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1502427" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gell&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Deac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733620" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3012571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schieffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361273" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2167847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04258599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Frencesca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ma&#235;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Glavina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nghia Nguy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kondratenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00606" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Soldera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1502427" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gell&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b01076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bergamini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Cubukcu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Peiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJB/E2013-31067-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJ1JD35N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Deac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2022816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubukcu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Le Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106603" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4733620" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3652757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3012571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schieffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361273" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2167847" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04258599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Frencesca" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ma&#235;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Glavina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04257970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>