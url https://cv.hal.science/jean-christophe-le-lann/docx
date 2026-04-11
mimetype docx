--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Le Lann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am researcher and lecturer (&amp;quot;enseignant-chercheur&amp;quot;) at </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA-Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, an engineering school located in Brest, France. I am also member of </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LabSticc </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, a major research laboratory in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research activities are related to Hardware-software Codesign of Embedded Systems and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Cyber-physical systems (CPS) </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : modeling, DSL design, transformation, simulation, compilation onto real architectures organized around a network of processing elements like RISC processors, FPGAs, multicores, sensors and actuators. All these topics have no meaning without another keyword : Models of Computation (MoCs). As Wikipedia explains : in model-driven engineering, the model of computation explains how the behaviour of the whole system is the result of the behaviour of each of its components.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in many concrete designs in the field of multimedia, communication and robotics, that ensure that my research is still rooted in the ground.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I spent 10 years as IC Design Engineer for Thomson R & D France (now Technicolor) and I am </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cofounder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Modae Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, that delivered a high-level modeling, simulation and behavioral synthesis framework for FPGAs starting from Python and Ruby DSLs, as a possible alternative to Matlab/Simulink. Modae was </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">awarded twice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> by the French Ministry of Research and OSEO (now Bpi France).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of AIS Messages Falsifications and Spoofing by Checking Messages Compliance with TDMA Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.103983. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.103983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.261--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Design and Validation Methodology for RISC-V Custom Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Primitives for Interval Contractors in Robotics and Integration to a Custom RISC-V ISA Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.548-552, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HLS algorithm for the direct synthesis of complex control flow graphs into finite state machines with implicit datapath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of contractor algebra on RISCV in the context of mobile robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Accelerated Simulation of Large Scale Cyber-Physical Systems on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9842250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de détection des Falsifications des Positions des Messages AIS Basée sur l'Application du Filtre IMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interval arithmetic to generate the complementary of contractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émulation de Systèmes Cyber-Physiques sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IP Birthmarking using Side Effects of Code Transformations on High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'21 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hardware DSL Ecosystem: RubyRTL and Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA'2020 Open Source Hardware Design, colocated with DATE'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Key-based Obfuscation for HLS in an Untrusted Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteX: an open-source SoC builder and library based on Migen Python DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdeauducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA 2019, colocated with DATE 2019 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-aware Parallelization Strategies for High Performance Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Bertels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'15 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Level Programming Model to Ease Pipeline Parallelism Expression On Shared Memory Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tampa, FL, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Real-Time Signal Processing Applications on Shared Memory Multicore Architectures Using XPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND IMPLEMENTATION OF A CACHE HIERARCHY-AWARE TASK SCHEDULING FOR PARALLEL LOOPS ON MULTICORE ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early exploring design alternatives of smart sensor software with Model of Computation implemented with actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESUG 2013 - 21th International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation algorithmique et synthèse d'architectures assistées par model-checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHPM : Multi-Scale Hybrid Programming Model A flexible parallelization Medthodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPERIMENTAL TOOLCHAIN BASED ON HIGH-LEVEL DATAFLOW MODELS OF COMPUTATION FOR HETEROGENEOUS MPSOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From system-level models to heterogeneous embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITF 2012 - Recherche et Innovation pour les Transports du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoPCoM Methodology: Focus on Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modelling Foundations and Applications (ECMFA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML/MARTE Process for SoC/SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.201,209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in the MOPCOM SoC/SoPC Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtsiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MARTE, Colocated with DATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in a Co-Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARTE UML profile workshop co-located with DATE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Behavioral IPs During Design Time: Key-Based Obfuscation Techniques for HLS in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Synthesis for Hardware Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78841-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPU: A C++ Metaprogramming Approach to Ease Parallelism Expression: Parallelization Methodology, Internal Design and Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Programming: Practical Aspects, Models and Current Limitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA publishers, pp.175-198, 2014, 978-1-60741-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive arithmetic decoding method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Cocherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007118811. 2007, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4715, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et synthèse de circuits s'appuyant sur le Modèle Synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05421008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux méthodologies et outils de conception des System-on-Chip : capture applicative, architecture et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie assistée par ordinateur. Université de Bretagne Occidentale, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Le Lann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am researcher and lecturer (&amp;quot;enseignant-chercheur&amp;quot;) at </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA-Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, an engineering school located in Brest, France. I am also member of </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LabSticc </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, a major research laboratory in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research activities are related to Hardware-software Codesign of Embedded Systems and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Cyber-physical systems (CPS) </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : modeling, DSL design, transformation, simulation, compilation onto real architectures organized around a network of processing elements like RISC processors, FPGAs, multicores, sensors and actuators. All these topics have no meaning without another keyword : Models of Computation (MoCs). As Wikipedia explains : in model-driven engineering, the model of computation explains how the behaviour of the whole system is the result of the behaviour of each of its components.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in many concrete designs in the field of multimedia, communication and robotics, that ensure that my research is still rooted in the ground.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I spent 10 years as IC Design Engineer for Thomson R & D France (now Technicolor) and I am </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cofounder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Modae Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, that delivered a high-level modeling, simulation and behavioral synthesis framework for FPGAs starting from Python and Ruby DSLs, as a possible alternative to Matlab/Simulink. Modae was </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">awarded twice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> by the French Ministry of Research and OSEO (now Bpi France).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of AIS Messages Falsifications and Spoofing by Checking Messages Compliance with TDMA Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.103983. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.103983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.261--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Design and Validation Methodology for RISC-V Custom Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Primitives for Interval Contractors in Robotics and Integration to a Custom RISC-V ISA Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.548-552, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HLS algorithm for the direct synthesis of complex control flow graphs into finite state machines with implicit datapath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of contractor algebra on RISCV in the context of mobile robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émulation de Systèmes Cyber-Physiques sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Accelerated Simulation of Large Scale Cyber-Physical Systems on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9842250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interval arithmetic to generate the complementary of contractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de détection des Falsifications des Positions des Messages AIS Basée sur l'Application du Filtre IMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IP Birthmarking using Side Effects of Code Transformations on High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'21 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hardware DSL Ecosystem: RubyRTL and Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA'2020 Open Source Hardware Design, colocated with DATE'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteX: an open-source SoC builder and library based on Migen Python DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdeauducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA 2019, colocated with DATE 2019 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Key-based Obfuscation for HLS in an Untrusted Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-aware Parallelization Strategies for High Performance Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Bertels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'15 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Level Programming Model to Ease Pipeline Parallelism Expression On Shared Memory Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tampa, FL, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Real-Time Signal Processing Applications on Shared Memory Multicore Architectures Using XPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND IMPLEMENTATION OF A CACHE HIERARCHY-AWARE TASK SCHEDULING FOR PARALLEL LOOPS ON MULTICORE ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early exploring design alternatives of smart sensor software with Model of Computation implemented with actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESUG 2013 - 21th International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation algorithmique et synthèse d'architectures assistées par model-checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHPM : Multi-Scale Hybrid Programming Model A flexible parallelization Medthodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From system-level models to heterogeneous embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITF 2012 - Recherche et Innovation pour les Transports du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPERIMENTAL TOOLCHAIN BASED ON HIGH-LEVEL DATAFLOW MODELS OF COMPUTATION FOR HETEROGENEOUS MPSOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoPCoM Methodology: Focus on Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modelling Foundations and Applications (ECMFA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML/MARTE Process for SoC/SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.201,209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in the MOPCOM SoC/SoPC Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtsiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MARTE, Colocated with DATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in a Co-Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARTE UML profile workshop co-located with DATE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Behavioral IPs During Design Time: Key-Based Obfuscation Techniques for HLS in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Synthesis for Hardware Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78841-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPU: A C++ Metaprogramming Approach to Ease Parallelism Expression: Parallelization Methodology, Internal Design and Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Programming: Practical Aspects, Models and Current Limitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA publishers, pp.175-198, 2014, 978-1-60741-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive arithmetic decoding method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Cocherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007118811. 2007, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4715, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et synthèse de circuits s'appuyant sur le Modèle Synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05421008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux méthodologies et outils de conception des System-on-Chip : capture applicative, architecture et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie assistée par ordinateur. Université de Bretagne Occidentale, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta-bretagne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Cyber-physical_system" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes-atalante.fr/index.php?id=13&amp;tx_ttnews%5Btt_news%5D=2998&amp;cHash=e09e24e0bca2f7f30911d6b0a4a8ac50" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.modae-tech.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modae.s2693.mprennes1.atester.fr/news/22-the-13th-mesr-oseo-prize-awarded-to-modae-technologies.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelic Louart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859346v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Badier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kermarrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdeauducq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ashraf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Khammassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bertels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00703785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Lagalaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtsiek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04115023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78841-4_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jollivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05410366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta-bretagne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Cyber-physical_system" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes-atalante.fr/index.php?id=13&amp;tx_ttnews%5Btt_news%5D=2998&amp;cHash=e09e24e0bca2f7f30911d6b0a4a8ac50" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.modae-tech.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modae.s2693.mprennes1.atester.fr/news/22-the-13th-mesr-oseo-prize-awarded-to-modae-technologies.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelic Louart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842250" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859346v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Badier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kermarrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdeauducq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ashraf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Khammassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bertels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00703785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Lagalaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtsiek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04115023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78841-4_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jollivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05410366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>