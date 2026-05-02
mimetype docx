--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Le Lann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am researcher and lecturer (&amp;quot;enseignant-chercheur&amp;quot;) at </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA-Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, an engineering school located in Brest, France. I am also member of </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LabSticc </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, a major research laboratory in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research activities are related to Hardware-software Codesign of Embedded Systems and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Cyber-physical systems (CPS) </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : modeling, DSL design, transformation, simulation, compilation onto real architectures organized around a network of processing elements like RISC processors, FPGAs, multicores, sensors and actuators. All these topics have no meaning without another keyword : Models of Computation (MoCs). As Wikipedia explains : in model-driven engineering, the model of computation explains how the behaviour of the whole system is the result of the behaviour of each of its components.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in many concrete designs in the field of multimedia, communication and robotics, that ensure that my research is still rooted in the ground.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I spent 10 years as IC Design Engineer for Thomson R & D France (now Technicolor) and I am </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cofounder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Modae Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, that delivered a high-level modeling, simulation and behavioral synthesis framework for FPGAs starting from Python and Ruby DSLs, as a possible alternative to Matlab/Simulink. Modae was </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">awarded twice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> by the French Ministry of Research and OSEO (now Bpi France).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of AIS Messages Falsifications and Spoofing by Checking Messages Compliance with TDMA Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.103983. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.103983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.261--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Design and Validation Methodology for RISC-V Custom Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Primitives for Interval Contractors in Robotics and Integration to a Custom RISC-V ISA Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.548-552, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HLS algorithm for the direct synthesis of complex control flow graphs into finite state machines with implicit datapath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of contractor algebra on RISCV in the context of mobile robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émulation de Systèmes Cyber-Physiques sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Accelerated Simulation of Large Scale Cyber-Physical Systems on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9842250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interval arithmetic to generate the complementary of contractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de détection des Falsifications des Positions des Messages AIS Basée sur l'Application du Filtre IMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IP Birthmarking using Side Effects of Code Transformations on High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'21 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hardware DSL Ecosystem: RubyRTL and Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA'2020 Open Source Hardware Design, colocated with DATE'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteX: an open-source SoC builder and library based on Migen Python DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdeauducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA 2019, colocated with DATE 2019 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Key-based Obfuscation for HLS in an Untrusted Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-aware Parallelization Strategies for High Performance Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Bertels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'15 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Level Programming Model to Ease Pipeline Parallelism Expression On Shared Memory Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tampa, FL, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Real-Time Signal Processing Applications on Shared Memory Multicore Architectures Using XPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND IMPLEMENTATION OF A CACHE HIERARCHY-AWARE TASK SCHEDULING FOR PARALLEL LOOPS ON MULTICORE ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early exploring design alternatives of smart sensor software with Model of Computation implemented with actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESUG 2013 - 21th International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation algorithmique et synthèse d'architectures assistées par model-checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHPM : Multi-Scale Hybrid Programming Model A flexible parallelization Medthodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From system-level models to heterogeneous embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITF 2012 - Recherche et Innovation pour les Transports du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPERIMENTAL TOOLCHAIN BASED ON HIGH-LEVEL DATAFLOW MODELS OF COMPUTATION FOR HETEROGENEOUS MPSOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoPCoM Methodology: Focus on Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modelling Foundations and Applications (ECMFA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML/MARTE Process for SoC/SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.201,209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in the MOPCOM SoC/SoPC Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtsiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MARTE, Colocated with DATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in a Co-Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARTE UML profile workshop co-located with DATE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Behavioral IPs During Design Time: Key-Based Obfuscation Techniques for HLS in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Synthesis for Hardware Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78841-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPU: A C++ Metaprogramming Approach to Ease Parallelism Expression: Parallelization Methodology, Internal Design and Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Programming: Practical Aspects, Models and Current Limitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA publishers, pp.175-198, 2014, 978-1-60741-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive arithmetic decoding method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Cocherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007118811. 2007, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4715, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et synthèse de circuits s'appuyant sur le Modèle Synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05421008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux méthodologies et outils de conception des System-on-Chip : capture applicative, architecture et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie assistée par ordinateur. Université de Bretagne Occidentale, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Le Lann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am researcher and lecturer (&amp;quot;enseignant-chercheur&amp;quot;) at </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA-Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, an engineering school located in Brest, France. I am also member of </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LabSticc </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, a major research laboratory in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research activities are related to Hardware-software Codesign of Embedded Systems and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Cyber-physical systems (CPS) </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : modeling, DSL design, transformation, simulation, compilation onto real architectures organized around a network of processing elements like RISC processors, FPGAs, multicores, sensors and actuators. All these topics have no meaning without another keyword : Models of Computation (MoCs). As Wikipedia explains : in model-driven engineering, the model of computation explains how the behaviour of the whole system is the result of the behaviour of each of its components.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in many concrete designs in the field of multimedia, communication and robotics, that ensure that my research is still rooted in the ground.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I spent 10 years as IC Design Engineer for Thomson R & D France (now Technicolor) and I am </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cofounder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Modae Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, that delivered a high-level modeling, simulation and behavioral synthesis framework for FPGAs starting from Python and Ruby DSLs, as a possible alternative to Matlab/Simulink. Modae was </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">awarded twice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> by the French Ministry of Research and OSEO (now Bpi France).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of AIS Messages Falsifications and Spoofing by Checking Messages Compliance with TDMA Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.103983. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.103983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.261--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Design and Validation Methodology for RISC-V Custom Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Primitives for Interval Contractors in Robotics and Integration to a Custom RISC-V ISA Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.548-552, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HLS algorithm for the direct synthesis of complex control flow graphs into finite state machines with implicit datapath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of contractor algebra on RISCV in the context of mobile robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Accelerated Simulation of Large Scale Cyber-Physical Systems on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9842250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de détection des Falsifications des Positions des Messages AIS Basée sur l'Application du Filtre IMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interval arithmetic to generate the complementary of contractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émulation de Systèmes Cyber-Physiques sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IP Birthmarking using Side Effects of Code Transformations on High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'21 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hardware DSL Ecosystem: RubyRTL and Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA'2020 Open Source Hardware Design, colocated with DATE'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Key-based Obfuscation for HLS in an Untrusted Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteX: an open-source SoC builder and library based on Migen Python DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdeauducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA 2019, colocated with DATE 2019 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-aware Parallelization Strategies for High Performance Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Bertels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'15 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Level Programming Model to Ease Pipeline Parallelism Expression On Shared Memory Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tampa, FL, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Real-Time Signal Processing Applications on Shared Memory Multicore Architectures Using XPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND IMPLEMENTATION OF A CACHE HIERARCHY-AWARE TASK SCHEDULING FOR PARALLEL LOOPS ON MULTICORE ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early exploring design alternatives of smart sensor software with Model of Computation implemented with actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESUG 2013 - 21th International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation algorithmique et synthèse d'architectures assistées par model-checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHPM : Multi-Scale Hybrid Programming Model A flexible parallelization Medthodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From system-level models to heterogeneous embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITF 2012 - Recherche et Innovation pour les Transports du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPERIMENTAL TOOLCHAIN BASED ON HIGH-LEVEL DATAFLOW MODELS OF COMPUTATION FOR HETEROGENEOUS MPSOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoPCoM Methodology: Focus on Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modelling Foundations and Applications (ECMFA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML/MARTE Process for SoC/SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.201,209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in the MOPCOM SoC/SoPC Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtsiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MARTE, Colocated with DATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in a Co-Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARTE UML profile workshop co-located with DATE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Behavioral IPs During Design Time: Key-Based Obfuscation Techniques for HLS in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Synthesis for Hardware Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78841-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPU: A C++ Metaprogramming Approach to Ease Parallelism Expression: Parallelization Methodology, Internal Design and Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Programming: Practical Aspects, Models and Current Limitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA publishers, pp.175-198, 2014, 978-1-60741-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive arithmetic decoding method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Cocherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007118811. 2007, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4715, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et synthèse de circuits s'appuyant sur le Modèle Synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05421008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux méthodologies et outils de conception des System-on-Chip : capture applicative, architecture et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie assistée par ordinateur. Université de Bretagne Occidentale, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta-bretagne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Cyber-physical_system" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes-atalante.fr/index.php?id=13&amp;tx_ttnews%5Btt_news%5D=2998&amp;cHash=e09e24e0bca2f7f30911d6b0a4a8ac50" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.modae-tech.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modae.s2693.mprennes1.atester.fr/news/22-the-13th-mesr-oseo-prize-awarded-to-modae-technologies.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelic Louart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842250" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859346v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Badier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kermarrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdeauducq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ashraf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Khammassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bertels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00703785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Lagalaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtsiek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04115023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78841-4_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jollivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05410366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta-bretagne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Cyber-physical_system" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes-atalante.fr/index.php?id=13&amp;tx_ttnews%5Btt_news%5D=2998&amp;cHash=e09e24e0bca2f7f30911d6b0a4a8ac50" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.modae-tech.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modae.s2693.mprennes1.atester.fr/news/22-the-13th-mesr-oseo-prize-awarded-to-modae-technologies.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelic Louart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859346v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Badier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kermarrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdeauducq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ashraf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Khammassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bertels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00703785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Lagalaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtsiek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04115023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78841-4_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jollivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05410366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>