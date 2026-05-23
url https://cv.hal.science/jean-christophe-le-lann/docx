--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Le Lann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am researcher and lecturer (&amp;quot;enseignant-chercheur&amp;quot;) at </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA-Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, an engineering school located in Brest, France. I am also member of </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LabSticc </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, a major research laboratory in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research activities are related to Hardware-software Codesign of Embedded Systems and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Cyber-physical systems (CPS) </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : modeling, DSL design, transformation, simulation, compilation onto real architectures organized around a network of processing elements like RISC processors, FPGAs, multicores, sensors and actuators. All these topics have no meaning without another keyword : Models of Computation (MoCs). As Wikipedia explains : in model-driven engineering, the model of computation explains how the behaviour of the whole system is the result of the behaviour of each of its components.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in many concrete designs in the field of multimedia, communication and robotics, that ensure that my research is still rooted in the ground.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I spent 10 years as IC Design Engineer for Thomson R & D France (now Technicolor) and I am </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cofounder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Modae Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, that delivered a high-level modeling, simulation and behavioral synthesis framework for FPGAs starting from Python and Ruby DSLs, as a possible alternative to Matlab/Simulink. Modae was </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">awarded twice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> by the French Ministry of Research and OSEO (now Bpi France).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of AIS Messages Falsifications and Spoofing by Checking Messages Compliance with TDMA Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.103983. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.103983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.261--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Design and Validation Methodology for RISC-V Custom Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Primitives for Interval Contractors in Robotics and Integration to a Custom RISC-V ISA Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.548-552, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HLS algorithm for the direct synthesis of complex control flow graphs into finite state machines with implicit datapath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of contractor algebra on RISCV in the context of mobile robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Accelerated Simulation of Large Scale Cyber-Physical Systems on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9842250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de détection des Falsifications des Positions des Messages AIS Basée sur l'Application du Filtre IMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interval arithmetic to generate the complementary of contractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émulation de Systèmes Cyber-Physiques sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IP Birthmarking using Side Effects of Code Transformations on High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'21 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hardware DSL Ecosystem: RubyRTL and Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA'2020 Open Source Hardware Design, colocated with DATE'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Key-based Obfuscation for HLS in an Untrusted Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteX: an open-source SoC builder and library based on Migen Python DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdeauducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA 2019, colocated with DATE 2019 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-aware Parallelization Strategies for High Performance Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Bertels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'15 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Level Programming Model to Ease Pipeline Parallelism Expression On Shared Memory Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tampa, FL, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Real-Time Signal Processing Applications on Shared Memory Multicore Architectures Using XPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND IMPLEMENTATION OF A CACHE HIERARCHY-AWARE TASK SCHEDULING FOR PARALLEL LOOPS ON MULTICORE ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early exploring design alternatives of smart sensor software with Model of Computation implemented with actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESUG 2013 - 21th International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation algorithmique et synthèse d'architectures assistées par model-checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHPM : Multi-Scale Hybrid Programming Model A flexible parallelization Medthodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From system-level models to heterogeneous embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITF 2012 - Recherche et Innovation pour les Transports du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPERIMENTAL TOOLCHAIN BASED ON HIGH-LEVEL DATAFLOW MODELS OF COMPUTATION FOR HETEROGENEOUS MPSOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoPCoM Methodology: Focus on Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modelling Foundations and Applications (ECMFA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML/MARTE Process for SoC/SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.201,209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in the MOPCOM SoC/SoPC Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtsiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MARTE, Colocated with DATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in a Co-Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARTE UML profile workshop co-located with DATE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Behavioral IPs During Design Time: Key-Based Obfuscation Techniques for HLS in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Synthesis for Hardware Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78841-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPU: A C++ Metaprogramming Approach to Ease Parallelism Expression: Parallelization Methodology, Internal Design and Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Programming: Practical Aspects, Models and Current Limitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA publishers, pp.175-198, 2014, 978-1-60741-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive arithmetic decoding method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Cocherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007118811. 2007, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4715, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et synthèse de circuits s'appuyant sur le Modèle Synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05421008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux méthodologies et outils de conception des System-on-Chip : capture applicative, architecture et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie assistée par ordinateur. Université de Bretagne Occidentale, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Le Lann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am researcher and lecturer (&amp;quot;enseignant-chercheur&amp;quot;) at </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSTA-Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, an engineering school located in Brest, France. I am also member of </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> LabSticc </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, a major research laboratory in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research activities are related to Hardware-software Codesign of Embedded Systems and </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Cyber-physical systems (CPS) </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : modeling, DSL design, transformation, simulation, compilation onto real architectures organized around a network of processing elements like RISC processors, FPGAs, multicores, sensors and actuators. All these topics have no meaning without another keyword : Models of Computation (MoCs). As Wikipedia explains : in model-driven engineering, the model of computation explains how the behaviour of the whole system is the result of the behaviour of each of its components.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in many concrete designs in the field of multimedia, communication and robotics, that ensure that my research is still rooted in the ground.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I spent 10 years as IC Design Engineer for Thomson R & D France (now Technicolor) and I am </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cofounder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Modae Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, that delivered a high-level modeling, simulation and behavioral synthesis framework for FPGAs starting from Python and Ruby DSLs, as a possible alternative to Matlab/Simulink. Modae was </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">awarded twice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> by the French Ministry of Research and OSEO (now Bpi France).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of AIS Messages Falsifications and Spoofing by Checking Messages Compliance with TDMA Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.103983. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.103983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.261--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Design and Validation Methodology for RISC-V Custom Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Hardware Primitives for Interval Contractors in Robotics and Integration to a Custom RISC-V ISA Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.548-552, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS64648.2025.11107029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An HLS algorithm for the direct synthesis of complex control flow graphs into finite state machines with implicit datapath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Euromicro Conference Series on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of contractor algebra on RISCV in the context of mobile robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émulation de Systèmes Cyber-Physiques sur FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Accelerated Simulation of Large Scale Cyber-Physical Systems on FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS52662.2022.9842250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de détection des Falsifications des Positions des Messages AIS Basée sur l'Application du Filtre IMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelic Louart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Szkolnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi'22 XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new interval arithmetic to generate the complementary of contractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Filiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic IP Birthmarking using Side Effects of Code Transformations on High-Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE'21 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hardware DSL Ecosystem: RubyRTL and Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA'2020 Open Source Hardware Design, colocated with DATE'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteX: an open-source SoC builder and library based on Migen Python DSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdeauducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSDA 2019, colocated with DATE 2019 Design Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Key-based Obfuscation for HLS in an Untrusted Cloud Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gogniat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition, DATE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-aware Parallelization Strategies for High Performance Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Bertels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'15 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Level Programming Model to Ease Pipeline Parallelism Expression On Shared Memory Multicore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tampa, FL, United States. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Real-Time Signal Processing Applications on Shared Memory Multicore Architectures Using XPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND IMPLEMENTATION OF A CACHE HIERARCHY-AWARE TASK SCHEDULING FOR PARALLEL LOOPS ON MULTICORE ARCHITECTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCTA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early exploring design alternatives of smart sensor software with Model of Computation implemented with actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Drey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESUG 2013 - 21th International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation algorithmique et synthèse d'architectures assistées par model-checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL 2012-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHPM : Multi-Scale Hybrid Programming Model A flexible parallelization Medthodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From system-level models to heterogeneous embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Lagalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITF 2012 - Recherche et Innovation pour les Transports du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXPERIMENTAL TOOLCHAIN BASED ON HIGH-LEVEL DATAFLOW MODELS OF COMPUTATION FOR HETEROGENEOUS MPSOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelcat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoPCoM Methodology: Focus on Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Modelling Foundations and Applications (ECMFA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOG : une approche haut niveau des systèmes embarqués via Armadeus et Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML/MARTE Process for SoC/SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.201,209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in the MOPCOM SoC/SoPC Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtsiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MARTE, Colocated with DATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MARTE in a Co-Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Koudri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vojtisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARTE UML profile workshop co-located with DATE'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Munich, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Behavioral IPs During Design Time: Key-Based Obfuscation Techniques for HLS in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Badier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gogniat Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Synthesis for Hardware Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78841-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPU: A C++ Metaprogramming Approach to Ease Parallelism Expression: Parallelization Methodology, Internal Design and Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Khammassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Programming: Practical Aspects, Models and Current Limitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA publishers, pp.175-198, 2014, 978-1-60741-263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context adaptive arithmetic decoding method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Cocherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Fossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007118811. 2007, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychrony for system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4715, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et synthèse de circuits s'appuyant sur le Modèle Synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de rennes 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05421008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux méthodologies et outils de conception des System-on-Chip : capture applicative, architecture et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie assistée par ordinateur. Université de Bretagne Occidentale, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05410366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta-bretagne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Cyber-physical_system" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes-atalante.fr/index.php?id=13&amp;tx_ttnews%5Btt_news%5D=2998&amp;cHash=e09e24e0bca2f7f30911d6b0a4a8ac50" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.modae-tech.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modae.s2693.mprennes1.atester.fr/news/22-the-13th-mesr-oseo-prize-awarded-to-modae-technologies.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelic Louart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859346v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Badier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kermarrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdeauducq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ashraf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Khammassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bertels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00703785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Lagalaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtsiek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04115023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78841-4_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jollivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05410366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensta-bretagne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lab-sticc.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Cyber-physical_system" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes-atalante.fr/index.php?id=13&amp;tx_ttnews%5Btt_news%5D=2998&amp;cHash=e09e24e0bca2f7f30911d6b0a4a8ac50" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.modae-tech.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modae.s2693.mprennes1.atester.fr/news/22-the-13th-mesr-oseo-prize-awarded-to-modae-technologies.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816183v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelic Louart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szkolnik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Filiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842250" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859346v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Badier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kermarrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdeauducq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02052433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174435v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ashraf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Khammassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bertels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00703785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Lagalaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00771758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749175v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Raulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtsiek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04115023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78841-4_5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jollivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05421008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05410366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>