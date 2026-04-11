--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1588,1821 +1588,1821 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Criminalité organisée, atteintes à la paix et à l’État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La criminalité transnationale organisée : un défi pour la paix, l'État de droit et les biens publics mondiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour les Nations Unies - Université Panthéon-Assas, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of universities in the context of G7 - Summit Process and Engagement Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospects and Possibilities for Japan’s G7 Summit 2023: How Can Universities Contribute?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto, Feb 2023, Toronto (CA), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international et gouvernance du littoral : le modèle de &amp;quot;gestion intégrée des zones côtières&amp;quot; pour la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Océanos y sociedades : hacia una red de cooperación franco-centroamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Costa Rica, Jun 2023, San José, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sept protocoles pour protéger la Méditerranée : quelles obligations pour les États parties ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous du Plan Bleu #4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plan Bleu – Programme des Nations Unies pour l’Environnement, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour les Nations Unies - Université Panthéon-Assas, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'applicabilité et de l'adéquation du jus ad bellum à l'espace extra-atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace extra-atmosphérique et le droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour le Droit International, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Toronto, Feb 2023, Toronto (CA), Canada</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indigenous knowledge: An effective protection under international law?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indigenous knowledge: back to the roots to build resilience - Panel: UNFCCC COP 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MERI Foundation, Nov 2022, Charm el-Cheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Costa Rica, Jun 2023, San José, Costa Rica</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “water security” paradigm: towards a multidimensional perspective in international law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable water and marine resources: the challenge of climate and biodiversity crisis (Panel - UNFCCC COP 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MERI Foundation, Nov 2022, Charm el-Cheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MERI Foundation, Nov 2022, Charm el-Cheikh, Egypt</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension mutuelle et préservation de la paix : quelle architecture mondiale pour la gouvernance du dialogue interculturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIème Congrès international de l’Association internationale pour la recherche interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIC, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MERI Foundation, Nov 2022, Charm el-Cheikh, Egypt</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité en Méditerranée centrale : l’action du Conseil de sécurité face à la criminalité maritime relative à la situation en Libye et sa mise en œuvre par les organisations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’OTAN face aux défis et opportunités du bassin méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FMES - OTAN, Nov 2020, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour le Droit International, May 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes, migrations et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LADIE (UPR 7414) - CEDIN Nanterre (EA 382) - Forces du droit (EA4387), Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ARIC, Oct 2021, Nice, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des organisations de la société civile organisée à la politique de coopération au développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union européenne et société civile organisée, Pygmalion et Golem ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LADIE / Chaire Jean Monnet Union européenne et gestion des crises, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FMES - OTAN, Nov 2020, Toulon, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne face aux crises migratoires en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands enjeux contemporains de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire Stratégique de la Méditerranée et du Moyen-Orient, Oct 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire Stratégique de la Méditerranée et du Moyen-Orient, Oct 2019, Toulon, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universities’ Contribution to World Peace: an international law-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress of Scientific Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Internationale des Sociétés Scientifiques, Nov 2018, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LADIE (UPR 7414) - CEDIN Nanterre (EA 382) - Forces du droit (EA4387), Jun 2019, Nice, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frappes de la France contre l’EIIL et le droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique de l’UMR « Droit International, Comparé et Européen »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR « Droit International, Comparé et Européen » (UMR DICE 7318), Aix-Marseille Université, Oct 2016, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LADIE / Chaire Jean Monnet Union européenne et gestion des crises, Dec 2019, Nice, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency of counter-terrorism measures and the right to privacy (with a focus on mass surveillance measures)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenges and Opportunities in Criminal Justice for Combating Terrorism (KIC International Forum 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Institute of Criminology / Organisation des Nations Unies contre la drogue et le crime, Dec 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Internationale des Sociétés Scientifiques, Nov 2018, Santiago (Chile), Chile</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« agenda positif » : (dé)fragmenter le droit international du climat et insuffler une nouvelle dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer la boîte à outils du droit international dans la perspective de la Conférence de Paris sur le climat de décembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERIC - IREDIES - IDDRI, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Korean Institute of Criminology / Organisation des Nations Unies contre la drogue et le crime, Dec 2016, Séoul, South Korea</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre historique et institutionnel de la PESC/PSDC (rapport introductif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique de sécurité et de défense commune de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Écoles d’Officiers de l’Armée de l’Air, Apr 2012, Salon de Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR « Droit International, Comparé et Européen » (UMR DICE 7318), Aix-Marseille Université, Oct 2016, Aix-en -Provence, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion par l'Union européenne de ses frontières extérieures : défis et perspectives en matière de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès brésilien de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UniCEUB, Aug 2011, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERIC - IREDIES - IDDRI, Feb 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux experts par la Commission d'indemnisation des Nations Unies aux fins du traitement des réclamations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expertise dans les contentieux sanitaires et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERIC, Aix-Marseille Université, Jan 2010, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Écoles d’Officiers de l’Armée de l’Air, Apr 2012, Salon de Provence, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d’intervenir en haute mer contre les pirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États face au nouveau développement de la piraterie - Journées d’études SFDI de Nice-Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour le Droit International, Dec 2009, Nice et Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UniCEUB, Aug 2011, Brasilia, Brazil</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le terrorisme et le respect des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et la lutte contre le terrorisme : état des lieux et perspectives, Table ronde franco-polonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEREDIC, Dec 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERIC, Aix-Marseille Université, Jan 2010, Aix-en -Provence, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assassinats ciblés de terroristes présumés et l'argument de la nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les assassinats ciblés de terroristes présumés et l'argument de la nécessité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. pp.297-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour le Droit International, Dec 2009, Nice et Monaco, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du rapport introductif à la Table ronde sur &amp;quot;Le contentieux de l'Usine Mox devant les juridictions internationales et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur "Le contentieux de l'Usine Mox devant les juridictions internationales et européennes", organisée par le CERIC, en hommage au Professeur Claude Impériali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GEREDIC, Dec 2008, Nice, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00253405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des juridictions internationales et européennes des droits de l'Homme au développement du droit à l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juges et protection de l'environnement. Le rôle du juge dans le développement du droit de l'environnement - 3ème journée d'étude de l'UMR 6201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00253519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique et droit international du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et droit international du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aix-en-Provence, France. pp.181-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paix et la sécurité internationales à l'épreuve des pandémies, le cas du bioterrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La paix et la sécurité internationales à l'épreuve des pandémies, le cas du bioterrorisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aix-en-Provence, France. pp.79-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204427v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00253519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3905,2001 +3905,2001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prévention et la réduction de la pollution en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dimension environnementale de l’action extérieure de l’Union européenne, Actes du Colloque LADIE (IDPD, Nice) et Chaire d’excellence Jean Monnet, J. Auvret-Finck (dir.), Pedone, Paris, pp. 389-407</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Ethiopian Military Intervention in Somalia (2011-)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tom Ruys &amp; Olivier Corten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Use of Force in International Law. A Case-based Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp. 803-811, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surmonter le repli institutionnel par l’optimisation fonctionnelle : dans le cadre du processus législatif et de l’exécution des actes normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Auvret-Finck (dir.), La Commission européenne en voie de redynamisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-101, 2017, 9782233008190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-101, 2017, 9782233008190</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures visant à sauver les vies humaines en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Auvret-Finck et A.-S. Millet-Devalle (dir.), Crise des réfugiés, crise de l’Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 97-114, 2017, 9782233008565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 97-114, 2017, 9782233008565</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne et la reconnaissance de l’Etat palestinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T. Garcia (dir.), La Palestine : d’un Etat non membre de l’Organisation des Nations Unies à un Etat souverain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.173-188, 2016, 978-2-233-00803-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.173-188, 2016, 978-2-233-00803-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones d’exclusion aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.-S. Millet-Devalle (dir.), Guerre aérienne et droit international humanitaire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 171-193, 2015, 978-2-233-00752-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 171-193, 2015, 978-2-233-00752-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theatre of Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Weller (dir.), Handbook on the Prohibition of the Use of Force </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp. 752-774, 2015, 9780199673049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp. 752-774, 2015, 9780199673049</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique européen de la protection des victimes d'actes de terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. Saulnier-Cassia (dir.), La lutte contre le terrorisme dans le droit et la jurisprudence de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp. 215-237, 2014, 978-2-275-04347-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp. 215-237, 2014, 978-2-275-04347-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union européenne et la lutte contre la piraterie, contre tout trafic illicite et contre le terrorisme en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indemer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international de la mer et droit de l’Union européenne : cohabitation, confrontation, coopération ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 147-169, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 147-169, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement des synergies entre sécurités intérieure et extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une relance de la Politique de Sécurité et de Défense Commune ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp. 239-258, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le renforcement des synergies entre sécurités intérieure et extérieure</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personnalité juridique interne de l’organisation internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H. Ascensio et E. Lagrange (dir.), Traité de droit des organisations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, pp. 465-488, 2013, 978-2-275-03590-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle du Parlement Européen sur les actes délégués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une relance de la Politique de Sécurité et de Défense Commune ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, pp. 239-258, 2014</w:t>
+              <w:t xml:space="preserve">Le Parlement européen après l'entrée en vigueur du Traité de Lisbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp. 31-48, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, pp. 465-488, 2013, 978-2-275-03590-1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H. Ascensio, E. Decaux, A. Pellet (dir.), Droit international pénal, 2ème éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 279-305, 2012, 978 2-233-00658-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrôle du Parlement Européen sur les actes délégués</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de dommage environnemental en droit international : l’apport de la Commission d’indemnisation des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles J. Martin &amp; Laurent Neyret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nomenclature des préjudices environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp. 123-148, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traités, source du droit international pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Ascensio, E. Decaux, A. Pellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 51-64, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régionalisation du droit de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Smolinska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Doumbé-Billé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régionalisation du droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 97-110, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’OMC et les intégrations régionales africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia &amp; Vincent Tomkiewitz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OMC et sujets de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 139-150, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des procédures de règlement des différends internationaux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Kerbrat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum shoping et concurrence des procédures dans le contentieux international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 183-210, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lex specialis dans l’affaire du Kosovo. Validité et portée dans le temps de la résolution 1244 (1999) et des mesures adoptées aux fins de son application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurizio Arcari &amp; Louis Balmond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de droit international autour de l’avis consultatif de la Cour internationale de justice sur le Kosovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuffré, pp. 131-153, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour européenne des droits de l'homme et le droit à un environnement sain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévention des risques et responsabilité environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITAR, pp.37-53, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00734256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif : quelle protection pour quelles frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion des frontières extérieures de l’Union européenne : défis et perspectives en matière de sécurité et de sûreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 9-36, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The United Nations Compensation Commission Practice with Regards to Environmental Claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Kerbrat &amp; Sandrine Maljean-Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transformation of International Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone / Hart, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux experts par la Commission d’indemnisation des Nations Unies dans le traitement des réclamations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eve Truilhé-Marengo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation juge-expert dans les contentieux sanitaires et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp. 199-211, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux des mesures restrictives antiterroristes devant les juridictions de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parlement européen après l'entrée en vigueur du Traité de Lisbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, pp. 31-48, 2013</w:t>
+              <w:t xml:space="preserve">L’Union européenne et la lutte contre le terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp. 107-130, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp. 97-110, 2012</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de la Commission d’indemnisation des Nations Unies pour l’Irak en matière de réclamations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SFDI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit international face aux enjeux environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 257-274, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp. 139-150, 2012</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Accord de Cotonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexis-Nexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fascicule 2240, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 279-305, 2012, 978 2-233-00658-5</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohérence des régimes de protection au sein de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Sophie Millet-Devalle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne et la protection des migrants et des réfugiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 187-204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...678 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911827v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-01911820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertés et terrorisme</w:t>
               </w:r>
@@ -6284,51 +6284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBF5910D"/>
+    <w:nsid w:val="954353B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6515,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850689v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03641381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01698260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01699567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01699588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Smolinska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850689v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03641381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01698260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01699567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01699588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Smolinska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>