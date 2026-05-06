--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1657,165 +1657,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit international et gouvernance du littoral : le modèle de &amp;quot;gestion intégrée des zones côtières&amp;quot; pour la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Océanos y sociedades : hacia una red de cooperación franco-centroamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Costa Rica, Jun 2023, San José, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of universities in the context of G7 - Summit Process and Engagement Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospects and Possibilities for Japan’s G7 Summit 2023: How Can Universities Contribute?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto, Feb 2023, Toronto (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161993v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04161979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sept protocoles pour protéger la Méditerranée : quelles obligations pour les États parties ?</w:t>
               </w:r>
@@ -5286,50 +5286,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif : quelle protection pour quelles frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion des frontières extérieures de l’Union européenne : défis et perspectives en matière de sécurité et de sûreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 9-36, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The United Nations Compensation Commission Practice with Regards to Environmental Claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Kerbrat &amp; Sandrine Maljean-Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Transformation of International Environmental Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone / Hart, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Cour européenne des droits de l'homme et le droit à un environnement sain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5338,203 +5484,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévention des risques et responsabilité environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNITAR, pp.37-53, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00734256v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01911828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux experts par la Commission d’indemnisation des Nations Unies dans le traitement des réclamations environnementales</w:t>
               </w:r>
@@ -6284,51 +6284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="954353B4"/>
+    <w:nsid w:val="AA04B5DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6515,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850689v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03641381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01698260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01699567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01699588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Smolinska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850689v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03641381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01698260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01699567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01699588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01697115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Smolinska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911828v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>