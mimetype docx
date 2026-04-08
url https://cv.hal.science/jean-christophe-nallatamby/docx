--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Nallatamby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2024 special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 1, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1759078725102791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-connected and gate-connected field-plate influence on thermal resistance of AlGaN/GaN HEMT with varying passivation thickness and field-plate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 175, pp.115947. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-doping starting depth impacts on static and transient characteristics of AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.208197. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micrna.2025.208197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Related Trapping and Detrapping Dynamics in AlGaN/GaN HEMTs Inspected by Drain Current Transient (DCT) Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3602857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Field Plate, Gate Width, and Voltage Dependence of Thermal Resistance ( R TH) for AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (11), pp.6552-6559. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2024.3453217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Zero-Field Activation Energy for Traps in Fe-and C-Doped GaN-Based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3302280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on Static and Dynamic Characteristics of 0.15 μ m AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2022.3222190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Trapping Induced Dynamic Reduction in 2DEG Density of GaN-Based HEMTs by Gate-Lag DCT Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.4864-4869. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3193650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electron trapping in AlGaN/GaN HEMT with Fe-doped buffer through DCT characterization and TCAD device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125316. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0064493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Buffer and Surface Traps in Fe-Doped AlGaN/GaN HEMTs Using Y21 Frequency Dispersion Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3096. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Thermal Time Constants of GaN HEMTs through Model Order Reduction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Simbélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3138. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Level Traps in AlGaN/GaN- and AlInN/GaN-Based HEMTs With Different Buffer Doping Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Electron Devices, 67 (6), pp.2304-2310. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2988439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Performance and Characterization of Traps Using Different Measurements Techniques for the New AlGaN/GaN HEMT of 0.15-μm Ultrashort Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2907540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unequally Spaced Multi-Tone Load–Pull Characterization Technique for Simultaneous Linearity and Efficiency Assessment of RF Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (7), pp.2505-2513. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2918799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Drain Noise Characterization and TCAD Physical Simulations of GaN HEMTs: Identification and analysis of physical location of traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2771407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Characterization in GaN HEMTs: Investigation of deep levels andtheir physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvidat Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise Characterization in GaN HEMTs: Investigation of Deep Levels and Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (8), pp.1109 - 1112. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2717539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of GaN Buffer Traps in Microwave Power AlGaN/GaN HEMTs Through Low Frequency S-Parameters Measurements and TCAD-Based Physical Device Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2017.2672685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Parasitic Resistances of AlN/GaN/AlGaN HEMTs Through TCAD-Based Device Simulations and On-Wafer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1351-1358. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2549528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small signal modeling of high electron mobility transistors on silicon and silicon carbide substrate with consideration of substrate loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microwave Modeling Oxymoron? : Low-Frequency Measurements for Microwave Device Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of GR noise in InGaP–GaAs HBT by physics-based simulation and low frequency characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and characterization of trapping noise in InGaP-GaAs heterojunctions devices at high injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of DHBT in InP/GaAsSb technology for the design and fabrication of a Ka Band MMIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Electronic Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (Article ID 796973), 15 p. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/796973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (182507 (2010)), 3 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the cyclostationary low-frequency noise of microwave semiconductor devices under large signal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, EuMC, pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation techniques of nonlinear circuit dynamic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (9-10), pp.541-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.208 - 208, 2014, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/impact.2014.7048396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal multiscale simulation of a FO-WLP SiP including a GaN Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catania, Italie, Italy. pp.1 - 4, 2024, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurosime60745.2024.10491445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear electrothermal and low frequency noise model of InP/GaAsSb/InP DHBT process for design of Q-band MMIC oscillator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on InP DHBT technology activities in Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermal and thermomechanical analysis of a SiP using Fan Out Wafer Level Packaging (FO-WLP) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems (THERMINIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cohérente d'un HEMT AlGaN/GaN de 0.15μm basés sur l'approche ASM-HEMT en prenant en compte la thermique et les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GaN Cap Layer and Carbon-Doped Buffer Layer on Thermal Resistance of HEMTs GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermal Resistance Extraction of GaN HEMTs through DCT Measurements Techniques and TCAD-Based Physical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.178-181, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'étalonnage rapide pour un banc de mesure de la linéarité basé sur des NVNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’énergie d’activation réelle sous champ nul d’un piège dans la zone tampon des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Devices Technology and Manufaturing Conference (EDTM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10511773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced measurement techniques for GaN-based HEMTs: Trap investigation and innovative linearity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Chennai (India), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast calibration method for NVNAs based linearity setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aveiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC57329.2023.10321796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMTs using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal resistance (RTH) and thermal time constant for AlGaN/GaN HEMTs using TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoreflectance Measurement: Effect of GaN Cap Layer and Carbon Doped Buffer Layer on Thermal Resistance of HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'NANO, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency GaN HEMT Modeling with ASM-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle de la température des dispositifs micro-ondes par thermoréflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on 0.15 µm AlGaN/GaN HEMT Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Characterization of GaN HEMT using Gate Resistance Thermometry and Thermoreflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN HEMTs thermal time constants: Theory and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermique des transistors GaN en régime transitoire : Théorie et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température par une méthode de thermoréflectance multispectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Buffer Trap Signatures in Fe-doped AlGaN/GaN HEMT Identified by LF S-parameter TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anserson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du dopage fer et carbone dans la zone tampon GaN sur les constantes de temps de pièges dans les HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap Characterization in InAlN/GaN and AlN/GaN based HEMTs with Fe- and C-doped Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC50153.2022.9783939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des pièges de surface et dans la zone tampon GaN des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’« Advanced Spice Model » pour la modélisation des transistor HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trap Signatures in Fe-doped 0.12 µm InAlN/GaN HEMTs by DCT, Y22 and Y21 Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Electronics (ICEE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GaN HEMTs Thermal Results through Different Measurements Methodologies: Validation with 3D Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Location of Iron Buffer Doping on Trap Signatures in GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Approach for the characterization of the thermal impedance using 3omega and thermoreflectance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inmmic46721.2020.9160092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMT using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 15 th Workshop on Thermal Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Deep-Level Traps in AlInN/GaN HEMTs by I-DLTS and Output Admittance Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Narang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Workshop on Physics of Semiconductor Devices (IWPSD2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pièges dans les transistors HEMT et MIS-HEMT sur substrat saphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Kanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandita Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping Investigation of the GaN HEMT Devices Using the Low Frequency Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations - ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Neufchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Domain Drain Lag Measurement and TCAD based Device Simulations of AlGaN/GaN HEMT: Investigation of Physical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14 th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity and Efficiency Characterization of AlGaN/GaN and InAlGaN/GaN HEMTs devices using Multi-tone Large Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.567-570, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain Current Recovery Time Analyses of InAlGaN/GaN HEMTs Realized with a Back-Barrier Buffer Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2019.8909641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la linéarité de 2 technologies AlGaN/GaN HEMTs en utilisant un signal USMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for thermal FE Analysis and global electrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 14 th Workshop on Thermal Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Different Technologies of GaN HEMTs of 0,15 µm Ultra-Short Gate Length: Identification of Traps Using TCAD Based 2D Physics-based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la signature des pièges sur les HEMT GaN à courte longueur de grille en utilisant deux techniques de mesures différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie InAlGaN/GaN/SiC à faibles effets mémoires délivrant 10W/mm à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, –Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling Methodology of RF Power Devices to Improve System Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Fast and Slow Charge Trapping Mechanisms of GaN/AlGaN HEMTs through Pulsed I-V Measurements and the Associated New Trap Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Microwave Symposium (IMS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer time-domain measurement of pulse-to-pulse stability and multi-tones load-pull characterization of linearity to improve the nonlinear modeling of thermal/trapping effects in power GaN HEMTs for radar and telecom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, MAdrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Drain Noise Characterization of Different Technologies of GaN HEMTs:Investigation of Trapping Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2018.8430029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AlN/GaN HEMT Electrical Model including Trapping Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC 2018 : International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electrical Modeling Including Trapping Effects of AIN/GaN HEMT 4×50μm on Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de pièges dans le buffer des HEMTs AlGaN/GaN basée sur des mesures de paramètres S basse fréquence et sur des simulations physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation non-linéaire du HEMT AlN/GaN sur substrat silicium et validation par mesure Load-Pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise sources characterization and its compact modeling based on physical device simulations for designing low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Analysis of AlN/GaN/AlGaN HEMTs grown on Si and SiC Substrate through TCAD Simulations and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 46st European Microwave Conference, EuMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, UK, United Kingdom. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic study of traps in AlN/GaN/AlGaN HEMTs on SiC substrate by numerical TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2016.7519485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics based analytical model and numerical simulation for current-voltage characteristics of microwave power AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE MTT-S International Microwave and RF Conference (IMaRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, New Delhi, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMaRC.2016.7939610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of large signal dynamics of GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Benvegnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2015, Nanjing, China. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2015.7411743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent contact and channel sheet resistance extraction of GaN HEMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du bruit GR dû aux pièges dans le THB InGaP/GaAs par simulation physique du composant et mesures du bruit BF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency-low loss SAW resonators built on NanoCrystalline Diamond-based substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. pp.7331482, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and origin of traps in InGaP-GaAs by GR noise measurement and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Simulation of Traps in InGaP/GaAs HBT by GR Noise Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of traps in InGaP/GaAs HBT by GR noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Ph.D. Research In Microelectronics and Electronics, PRIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rigoureuse de simulation du bruit GR assisté par piège dans les composants semi-conducteurs : Application à des TBH en technologie GaInP/GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of 2-D Simulations and Measurements of Low Frequency Noise on InGaP/GaAs HBT Transistors at Low and High Level Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of LF Noise in Semiconductor Device Using the Transmission-Line Equivalent Circuit of Carrier Transport Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Low Frequency Noise on InGaP/GaAs HBT Transistors at Low and High Level Injection up to 10 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du bruit BF dans les composants semi-conducteurs à l'aide de la représentation électrique distribuée des équations physiques de dérive-diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un circuit oscillateur MMIC à OCT commutes à large bande d'accord pour des applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazem Chamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.Session 8C-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband MMIC oscillator in S-band with 2 switched GaAs HBT VCOs for spatial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazem Chamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Determination of the Thermal Impedance of Microwave Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm), 2010 The Twelveth Intersociety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Las Vegas, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2010.5501346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a 45GHz MMIC oscillator based on InP/GaAsSb/InP DHBT process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on (INMMIC) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden. pp.54-57, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2010.5480139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear model of InP/GaAsSb/InP DHBT process for design of a Q-Band MMIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), Paris : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Nonlinear Microwave Circuits and Systems: Concepts, Analysis, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non-linéaire de TBH InP/GaAsSb/InP et validation par mesures de load-pull à 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5E-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear HBT noise modelling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire de TBH InP/GaAsSb/InP et validation par mesures de load-pull à 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.5E-15, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur MMIC fonctionnant à 45GHz à base de transistor TBH InP/GaAsSb/InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berdaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6C-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Band Amplifier MMICs Using Multi-Finger InP/GaAsSb DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berdaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Compound Semiconductor Integrated Circuit Symposium, CSISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Greensboro - Caroline du Nord, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/csics.2009.5315658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Réalisation d'un Oscillateur Bande X à Très Faible Bruit de Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.Article n°6C-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental method to characterize cyclostationary noise models of bipolar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Control Symposium, 2008 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Honolulu (Hawaï), United States. pp.165 - 169, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2008.4622981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power, low phase noise 10 GHz MIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Control Symposium, 2008 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Honolulu, Hawaii, United States. pp.312 - 315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cyclostationary Properties of the 1/f Noise of Microwave Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 2008 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.1569 - 1572, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Characterize the Low-Frequency Noise of InP Based Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuit Conference, 2008. EuMIC 2008. European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, France. pp.123 - 126, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2008.4772244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on modelling and characterization of microwave devices at XLIM laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits. INMMIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Malaga, Spain. pp.3-6, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2008.4745699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des Performances de Bancs de Mesure du Bruit Basse-Fréquence des TBH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of self-heating in lf noise measurements with voltage amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations and Noise 2007 Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non-linéaire et en bruit Basse Fréquence de transistors SiGe pour la conception d'oscillateurs en bande X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une chaîne de communications à sauts de fréquences chaotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method and new architecture of sub-harmonic balanced cold FET mixer for MVDS applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimeter-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aveiro, Portugal. pp.90-93, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2006.283517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESSION Invitée 5-1 Avancées dans le domaine des oscillateurs MMIC à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des composants semi-conducteurs et de leurs sources de bruit basse fréquence, outils et méthodes de conception, pour la CAO non linéaire des oscillateurs HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor device and noise sources modeling: design methods and tools oriented to nonlinear H.F. oscillator CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Fluctuations and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maspalomas, Spain. pp.373, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.546325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble d'outils cohérents pour la simulation physique et la caractérisation du bruit dans les composants semi-conducteurs dédiés à la CAO des circuits microondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Tools for Physics-Based Simulation and Characterization of Noise in Semiconductor devices oriented to Nonlinear Microwave Circuit CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-2004 - invited paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balanced sub-harmonic cold FET mixer for 40 GHz communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS'2003, Gallium Arsenide Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Munich, Germany. pp. 105-108, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of Millimetre-wave circuits. Application to DC-40GHz PHEMT amplifier and Ku-band HBT power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pataut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France. pp. 1-4, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2000.338830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Oscillator Phase Noise Measurement and Simulation using Experimental FET L.F. Noise Data and State of Art CAD Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Microwave Conference, 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1990.336230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Oscillator Phase Noise Measurement and Simulation using Experimental FET L.F. Noise Data and State of Art CAD Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Microwave Conference, 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Budapest, France. pp.1207-1212, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1990.336230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general program for steady state, stability, and FM noise analysis of microwave oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hessane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Digest on Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Dallas, United States. pp.1287-1290, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.1990.99814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2019: Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. del Río Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.541-542. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Perturbations de l'état établi Introduction. Matrices de conversion. Spectres de bruit de phase et d'amplitude des oscillateurs. Pertes de conversion et facteur de bruit d'un mélangeur à diode. Stabilité des circuits non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse et propriétés des dispositifs hyperfréquences 2 : techniques d'analyse Traité: EGEM, série électronique et micro-électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences Publications, pp.119-150, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. IV - High frequency oscillator circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal ODYNIEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF and Microwave oscillator design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTECH House, pp.93-238, 2002, ISBN 978-1-58053-768-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Nallatamby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems (THERMINIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation Layer Thickness-Dependent Thermal Dissipation Properties of Source-Connected Field-Plated AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the role of barrier layer on thermal resistance of GaN channel in HEMTs using Electrical and Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing Short-Channel Effects in 100 nm AlN/GaN HEMTs using Gate-connected Field-Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermal and thermomechanical analysis of a SiP using Fan Out Wafer Level Packaging (FO-WLP) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’énergie d’activation réelle sous champ nul d’un piège dans la zone tampon des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'étalonnage rapide pour un banc de mesure de la linéarité basé sur des NVNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cohérente d'un HEMT AlGaN/GaN de 0.15μm basés sur l'approche ASM-HEMT en prenant en compte la thermique et les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GaN Cap Layer and Carbon-Doped Buffer Layer on Thermal Resistance of HEMTs GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermal Resistance Extraction of GaN HEMTs through DCT Measurements Techniques and TCAD-Based Physical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.178-181, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Devices Technology and Manufaturing Conference (EDTM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10511773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'NANO, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast calibration method for NVNAs based linearity setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aveiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC57329.2023.10321796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced measurement techniques for GaN-based HEMTs: Trap investigation and innovative linearity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Chennai (India), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMTs using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal resistance (RTH) and thermal time constant for AlGaN/GaN HEMTs using TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoreflectance Measurement: Effect of GaN Cap Layer and Carbon Doped Buffer Layer on Thermal Resistance of HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trap Signatures in Fe-doped 0.12 µm InAlN/GaN HEMTs by DCT, Y22 and Y21 Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Electronics (ICEE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’« Advanced Spice Model » pour la modélisation des transistor HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température par une méthode de thermoréflectance multispectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Characterization of GaN HEMT using Gate Resistance Thermometry and Thermoreflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on 0.15 µm AlGaN/GaN HEMT Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle de la température des dispositifs micro-ondes par thermoréflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency GaN HEMT Modeling with ASM-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN HEMTs thermal time constants: Theory and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermique des transistors GaN en régime transitoire : Théorie et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du dopage fer et carbone dans la zone tampon GaN sur les constantes de temps de pièges dans les HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap Characterization in InAlN/GaN and AlN/GaN based HEMTs with Fe- and C-doped Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC50153.2022.9783939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Buffer Trap Signatures in Fe-doped AlGaN/GaN HEMT Identified by LF S-parameter TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anserson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des pièges de surface et dans la zone tampon GaN des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GaN HEMTs Thermal Results through Different Measurements Methodologies: Validation with 3D Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Location of Iron Buffer Doping on Trap Signatures in GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Approach for the characterization of the thermal impedance using 3omega and thermoreflectance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inmmic46721.2020.9160092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMT using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 15 th Workshop on Thermal Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling Methodology of RF Power Devices to Improve System Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain Current Recovery Time Analyses of InAlGaN/GaN HEMTs Realized with a Back-Barrier Buffer Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2019.8909641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity and Efficiency Characterization of AlGaN/GaN and InAlGaN/GaN HEMTs devices using Multi-tone Large Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.567-570, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pièges dans les transistors HEMT et MIS-HEMT sur substrat saphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Kanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandita Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping Investigation of the GaN HEMT Devices Using the Low Frequency Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations - ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Neufchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Deep-Level Traps in AlInN/GaN HEMTs by I-DLTS and Output Admittance Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Narang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Workshop on Physics of Semiconductor Devices (IWPSD2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Domain Drain Lag Measurement and TCAD based Device Simulations of AlGaN/GaN HEMT: Investigation of Physical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14 th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la linéarité de 2 technologies AlGaN/GaN HEMTs en utilisant un signal USMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for thermal FE Analysis and global electrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 14 th Workshop on Thermal Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Different Technologies of GaN HEMTs of 0,15 µm Ultra-Short Gate Length: Identification of Traps Using TCAD Based 2D Physics-based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la signature des pièges sur les HEMT GaN à courte longueur de grille en utilisant deux techniques de mesures différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie InAlGaN/GaN/SiC à faibles effets mémoires délivrant 10W/mm à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, –Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Drain Noise Characterization of Different Technologies of GaN HEMTs:Investigation of Trapping Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2018.8430029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Fast and Slow Charge Trapping Mechanisms of GaN/AlGaN HEMTs through Pulsed I-V Measurements and the Associated New Trap Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Microwave Symposium (IMS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer time-domain measurement of pulse-to-pulse stability and multi-tones load-pull characterization of linearity to improve the nonlinear modeling of thermal/trapping effects in power GaN HEMTs for radar and telecom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, MAdrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AlN/GaN HEMT Electrical Model including Trapping Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC 2018 : International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electrical Modeling Including Trapping Effects of AIN/GaN HEMT 4×50μm on Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise sources characterization and its compact modeling based on physical device simulations for designing low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de pièges dans le buffer des HEMTs AlGaN/GaN basée sur des mesures de paramètres S basse fréquence et sur des simulations physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation non-linéaire du HEMT AlN/GaN sur substrat silicium et validation par mesure Load-Pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Analysis of AlN/GaN/AlGaN HEMTs grown on Si and SiC Substrate through TCAD Simulations and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 46st European Microwave Conference, EuMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, UK, United Kingdom. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic study of traps in AlN/GaN/AlGaN HEMTs on SiC substrate by numerical TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2016.7519485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics based analytical model and numerical simulation for current-voltage characteristics of microwave power AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE MTT-S International Microwave and RF Conference (IMaRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, New Delhi, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMaRC.2016.7939610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of large signal dynamics of GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Benvegnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2015, Nanjing, China. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2015.7411743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent contact and channel sheet resistance extraction of GaN HEMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du bruit GR dû aux pièges dans le THB InGaP/GaAs par simulation physique du composant et mesures du bruit BF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of traps in InGaP/GaAs HBT by GR noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Ph.D. Research In Microelectronics and Electronics, PRIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency-low loss SAW resonators built on NanoCrystalline Diamond-based substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. pp.7331482, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and origin of traps in InGaP-GaAs by GR noise measurement and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Simulation of Traps in InGaP/GaAs HBT by GR Noise Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of LF Noise in Semiconductor Device Using the Transmission-Line Equivalent Circuit of Carrier Transport Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Low Frequency Noise on InGaP/GaAs HBT Transistors at Low and High Level Injection up to 10 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rigoureuse de simulation du bruit GR assisté par piège dans les composants semi-conducteurs : Application à des TBH en technologie GaInP/GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of 2-D Simulations and Measurements of Low Frequency Noise on InGaP/GaAs HBT Transistors at Low and High Level Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du bruit BF dans les composants semi-conducteurs à l'aide de la représentation électrique distribuée des équations physiques de dérive-diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un circuit oscillateur MMIC à OCT commutes à large bande d'accord pour des applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazem Chamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.Session 8C-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband MMIC oscillator in S-band with 2 switched GaAs HBT VCOs for spatial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazem Chamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear model of InP/GaAsSb/InP DHBT process for design of a Q-Band MMIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), Paris : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Determination of the Thermal Impedance of Microwave Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm), 2010 The Twelveth Intersociety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Las Vegas, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2010.5501346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a 45GHz MMIC oscillator based on InP/GaAsSb/InP DHBT process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on (INMMIC) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden. pp.54-57, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2010.5480139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire de TBH InP/GaAsSb/InP et validation par mesures de load-pull à 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.5E-15, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Nonlinear Microwave Circuits and Systems: Concepts, Analysis, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non-linéaire de TBH InP/GaAsSb/InP et validation par mesures de load-pull à 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5E-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear HBT noise modelling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur MMIC fonctionnant à 45GHz à base de transistor TBH InP/GaAsSb/InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berdaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6C-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Réalisation d'un Oscillateur Bande X à Très Faible Bruit de Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.Article n°6C-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Band Amplifier MMICs Using Multi-Finger InP/GaAsSb DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berdaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Compound Semiconductor Integrated Circuit Symposium, CSISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Greensboro - Caroline du Nord, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/csics.2009.5315658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on modelling and characterization of microwave devices at XLIM laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits. INMMIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Malaga, Spain. pp.3-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2008.4745699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental method to characterize cyclostationary noise models of bipolar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Control Symposium, 2008 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Honolulu (Hawaï), United States. pp.165 - 169, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2008.4622981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power, low phase noise 10 GHz MIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Control Symposium, 2008 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Honolulu, Hawaii, United States. pp.312 - 315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cyclostationary Properties of the 1/f Noise of Microwave Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 2008 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.1569 - 1572, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Characterize the Low-Frequency Noise of InP Based Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuit Conference, 2008. EuMIC 2008. European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, France. pp.123 - 126, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2008.4772244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une chaîne de communications à sauts de fréquences chaotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of self-heating in lf noise measurements with voltage amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations and Noise 2007 Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des Performances de Bancs de Mesure du Bruit Basse-Fréquence des TBH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non-linéaire et en bruit Basse Fréquence de transistors SiGe pour la conception d'oscillateurs en bande X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method and new architecture of sub-harmonic balanced cold FET mixer for MVDS applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimeter-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aveiro, Portugal. pp.90-93, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2006.283517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESSION Invitée 5-1 Avancées dans le domaine des oscillateurs MMIC à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor device and noise sources modeling: design methods and tools oriented to nonlinear H.F. oscillator CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Fluctuations and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maspalomas, Spain. pp.373, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.546325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble d'outils cohérents pour la simulation physique et la caractérisation du bruit dans les composants semi-conducteurs dédiés à la CAO des circuits microondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des composants semi-conducteurs et de leurs sources de bruit basse fréquence, outils et méthodes de conception, pour la CAO non linéaire des oscillateurs HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Tools for Physics-Based Simulation and Characterization of Noise in Semiconductor devices oriented to Nonlinear Microwave Circuit CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-2004 - invited paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balanced sub-harmonic cold FET mixer for 40 GHz communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS'2003, Gallium Arsenide Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Munich, Germany. pp. 105-108, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of Millimetre-wave circuits. Application to DC-40GHz PHEMT amplifier and Ku-band HBT power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pataut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France. pp. 1-4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2000.338830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general program for steady state, stability, and FM noise analysis of microwave oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hessane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Digest on Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Dallas, United States. pp.1287-1290, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.1990.99814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Oscillator Phase Noise Measurement and Simulation using Experimental FET L.F. Noise Data and State of Art CAD Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Microwave Conference, 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Budapest, France. pp.1207-1212, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1990.336230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Oscillator Phase Noise Measurement and Simulation using Experimental FET L.F. Noise Data and State of Art CAD Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Microwave Conference, 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1990.336230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.208 - 208, 2014, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/impact.2014.7048396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal multiscale simulation of a FO-WLP SiP including a GaN Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catania, Italie, Italy. pp.1 - 4, 2024, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurosime60745.2024.10491445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear electrothermal and low frequency noise model of InP/GaAsSb/InP DHBT process for design of Q-band MMIC oscillator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on InP DHBT technology activities in Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-connected and gate-connected field-plate influence on thermal resistance of AlGaN/GaN HEMT with varying passivation thickness and field-plate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 175, pp.115947. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-doping starting depth impacts on static and transient characteristics of AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.208197. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micrna.2025.208197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Related Trapping and Detrapping Dynamics in AlGaN/GaN HEMTs Inspected by Drain Current Transient (DCT) Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3602857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Field Plate, Gate Width, and Voltage Dependence of Thermal Resistance ( R TH) for AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (11), pp.6552-6559. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2024.3453217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on Static and Dynamic Characteristics of 0.15 μ m AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2022.3222190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Zero-Field Activation Energy for Traps in Fe-and C-Doped GaN-Based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3302280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Trapping Induced Dynamic Reduction in 2DEG Density of GaN-Based HEMTs by Gate-Lag DCT Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.4864-4869. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3193650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Thermal Time Constants of GaN HEMTs through Model Order Reduction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Simbélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3138. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Buffer and Surface Traps in Fe-Doped AlGaN/GaN HEMTs Using Y21 Frequency Dispersion Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3096. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electron trapping in AlGaN/GaN HEMT with Fe-doped buffer through DCT characterization and TCAD device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125316. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0064493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Level Traps in AlGaN/GaN- and AlInN/GaN-Based HEMTs With Different Buffer Doping Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Electron Devices, 67 (6), pp.2304-2310. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2988439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unequally Spaced Multi-Tone Load–Pull Characterization Technique for Simultaneous Linearity and Efficiency Assessment of RF Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (7), pp.2505-2513. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2918799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Performance and Characterization of Traps Using Different Measurements Techniques for the New AlGaN/GaN HEMT of 0.15-μm Ultrashort Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2907540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of GaN Buffer Traps in Microwave Power AlGaN/GaN HEMTs Through Low Frequency S-Parameters Measurements and TCAD-Based Physical Device Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2017.2672685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Drain Noise Characterization and TCAD Physical Simulations of GaN HEMTs: Identification and analysis of physical location of traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2771407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Characterization in GaN HEMTs: Investigation of deep levels andtheir physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvidat Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise Characterization in GaN HEMTs: Investigation of Deep Levels and Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (8), pp.1109 - 1112. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2717539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Parasitic Resistances of AlN/GaN/AlGaN HEMTs Through TCAD-Based Device Simulations and On-Wafer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1351-1358. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2549528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small signal modeling of high electron mobility transistors on silicon and silicon carbide substrate with consideration of substrate loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of GR noise in InGaP–GaAs HBT by physics-based simulation and low frequency characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microwave Modeling Oxymoron? : Low-Frequency Measurements for Microwave Device Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and characterization of trapping noise in InGaP-GaAs heterojunctions devices at high injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of DHBT in InP/GaAsSb technology for the design and fabrication of a Ka Band MMIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Electronic Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (Article ID 796973), 15 p. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/796973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the cyclostationary low-frequency noise of microwave semiconductor devices under large signal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (182507 (2010)), 3 p. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, EuMC, pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation techniques of nonlinear circuit dynamic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (9-10), pp.541-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2024 special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 1, 2025, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1759078725102791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2019: Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. del Río Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.541-542. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Perturbations de l'état établi Introduction. Matrices de conversion. Spectres de bruit de phase et d'amplitude des oscillateurs. Pertes de conversion et facteur de bruit d'un mélangeur à diode. Stabilité des circuits non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse et propriétés des dispositifs hyperfréquences 2 : techniques d'analyse Traité: EGEM, série électronique et micro-électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences Publications, pp.119-150, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. IV - High frequency oscillator circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal ODYNIEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF and Microwave oscillator design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTECH House, pp.93-238, 2002, ISBN 978-1-58053-768-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Portilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1759078725102791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Vijay Painter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Giacomo Brunel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2025.208197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3602857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3453217" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3302280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouslama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3222190" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3193650" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandha Kumar Subramani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simb&#233;lie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243138" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2988439" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2907540" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2918799" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Hajjar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2771407" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvidat Julien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floriot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2717539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2017.2672685" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Subramani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sahoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sommet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2549528" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelhadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Riet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nodjiadjim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/796973" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000140" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoubi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sommet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/impact.2014.7048396" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurosime60745.2024.10491445" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732560" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780965v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732885" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10511773" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwara Raja Paramasivan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medrel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Nebus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321796" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Raja" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karrame" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758888" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lozachmeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812830v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anserson Silva dos Santos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745009v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC50153.2022.9783939" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frederic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180970v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Sharma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160114" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbonniaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inmmic46721.2020.9160092" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532985v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Pandurang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Narang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Kanaga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Dasgupta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458632v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141245v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Patard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910734" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460407v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nallatamby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2019.8909641" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teyssandier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141233v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141194v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamarra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Potier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828885v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439142" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430029" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837070v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356757v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539941" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661775v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652814v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088837" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01395028v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2016.7519485" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sahoo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Quere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC.2016.7939610" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286559v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Benvegnu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2015.7411743" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285706v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285783v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girardet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331482" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285724v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285731v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914669v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914668v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914670v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazem Chamaa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langrez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704029v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773338" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. de Souza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2010.5501346" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606461v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2010.5480139" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914672v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707479v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707472v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portilla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480441v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lisboa de Souza" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707442v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berdaguer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csics.2009.5315658" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707428v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mancuso" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2008.4622981" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707347v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707144v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633082" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772244" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707378v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2008.4745699" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197452v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197195v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196688v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077154v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Butterworth" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2006.283517" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812825v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Camiade" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279424v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nallatamby" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546325" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279423v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Riah" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070006v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butterworth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/474" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022907v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arlot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lyoubi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067001v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pataut" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338830" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pyndiah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435292v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hessane" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1990.99814" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927490v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghiotto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. del R&#237;o Portilla" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281099v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sommet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Vijay Painter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Kumari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409936" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732560" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10511773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwara Raja Paramasivan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Nebus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frederic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lozachmeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Raja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouslama" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karrame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758888" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC50153.2022.9783939" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anserson Silva dos Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Sharma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160114" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbonniaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inmmic46721.2020.9160092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nallatamby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2019.8909641" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Patard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Kanaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Dasgupta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Pandurang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Narang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandha Kumar Subramani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teyssandier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamarra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Potier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Hajjar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539941" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652814v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088837" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01395028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Subramani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sahoo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sommet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2016.7519485" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sahoo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Quere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC.2016.7939610" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Benvegnu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2015.7411743" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girardet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331482" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelhadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914670v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazem Chamaa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773338" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nodjiadjim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. de Souza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2010.5501346" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2010.5480139" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lisboa de Souza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werquin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707472v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portilla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berdaguer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707428v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mancuso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474497v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csics.2009.5315658" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2008.4745699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707370v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2008.4622981" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633082" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707157v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772244" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197195v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197452v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196688v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Butterworth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2006.283517" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812825v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Camiade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nallatamby" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546325" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Riah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butterworth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/474" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022907v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arlot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lyoubi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067001v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pataut" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338830" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hessane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1990.99814" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pyndiah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297937v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/impact.2014.7048396" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurosime60745.2024.10491445" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115947" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058025v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Giacomo Brunel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2025.208197" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3602857" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773850v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3453217" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3222190" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183483v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3302280" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682660v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3193650" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simb&#233;lie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243138" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481937v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482467v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064493" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2988439" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457164v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2918799" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2907540" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661741v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2017.2672685" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2771407" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121545v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvidat Julien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661735v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floriot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2717539" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2549528" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285677v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285693v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911139v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704049v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Riet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/796973" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704018v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000140" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123074v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arlot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoubi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924444v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474499v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Portilla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1759078725102791" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927490v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghiotto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. del R&#237;o Portilla" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001014" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281099v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>