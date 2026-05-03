--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Nallatamby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems (THERMINIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation Layer Thickness-Dependent Thermal Dissipation Properties of Source-Connected Field-Plated AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the role of barrier layer on thermal resistance of GaN channel in HEMTs using Electrical and Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing Short-Channel Effects in 100 nm AlN/GaN HEMTs using Gate-connected Field-Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermal and thermomechanical analysis of a SiP using Fan Out Wafer Level Packaging (FO-WLP) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’énergie d’activation réelle sous champ nul d’un piège dans la zone tampon des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'étalonnage rapide pour un banc de mesure de la linéarité basé sur des NVNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cohérente d'un HEMT AlGaN/GaN de 0.15μm basés sur l'approche ASM-HEMT en prenant en compte la thermique et les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GaN Cap Layer and Carbon-Doped Buffer Layer on Thermal Resistance of HEMTs GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermal Resistance Extraction of GaN HEMTs through DCT Measurements Techniques and TCAD-Based Physical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.178-181, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Devices Technology and Manufaturing Conference (EDTM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10511773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'NANO, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast calibration method for NVNAs based linearity setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aveiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC57329.2023.10321796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced measurement techniques for GaN-based HEMTs: Trap investigation and innovative linearity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Chennai (India), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMTs using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal resistance (RTH) and thermal time constant for AlGaN/GaN HEMTs using TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoreflectance Measurement: Effect of GaN Cap Layer and Carbon Doped Buffer Layer on Thermal Resistance of HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trap Signatures in Fe-doped 0.12 µm InAlN/GaN HEMTs by DCT, Y22 and Y21 Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Electronics (ICEE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’« Advanced Spice Model » pour la modélisation des transistor HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température par une méthode de thermoréflectance multispectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Characterization of GaN HEMT using Gate Resistance Thermometry and Thermoreflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on 0.15 µm AlGaN/GaN HEMT Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle de la température des dispositifs micro-ondes par thermoréflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency GaN HEMT Modeling with ASM-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN HEMTs thermal time constants: Theory and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermique des transistors GaN en régime transitoire : Théorie et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du dopage fer et carbone dans la zone tampon GaN sur les constantes de temps de pièges dans les HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap Characterization in InAlN/GaN and AlN/GaN based HEMTs with Fe- and C-doped Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC50153.2022.9783939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Buffer Trap Signatures in Fe-doped AlGaN/GaN HEMT Identified by LF S-parameter TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anserson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des pièges de surface et dans la zone tampon GaN des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GaN HEMTs Thermal Results through Different Measurements Methodologies: Validation with 3D Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Location of Iron Buffer Doping on Trap Signatures in GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Approach for the characterization of the thermal impedance using 3omega and thermoreflectance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inmmic46721.2020.9160092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMT using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 15 th Workshop on Thermal Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling Methodology of RF Power Devices to Improve System Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain Current Recovery Time Analyses of InAlGaN/GaN HEMTs Realized with a Back-Barrier Buffer Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2019.8909641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity and Efficiency Characterization of AlGaN/GaN and InAlGaN/GaN HEMTs devices using Multi-tone Large Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.567-570, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pièges dans les transistors HEMT et MIS-HEMT sur substrat saphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Kanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandita Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping Investigation of the GaN HEMT Devices Using the Low Frequency Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations - ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Neufchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Deep-Level Traps in AlInN/GaN HEMTs by I-DLTS and Output Admittance Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Narang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Workshop on Physics of Semiconductor Devices (IWPSD2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Domain Drain Lag Measurement and TCAD based Device Simulations of AlGaN/GaN HEMT: Investigation of Physical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14 th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la linéarité de 2 technologies AlGaN/GaN HEMTs en utilisant un signal USMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for thermal FE Analysis and global electrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 14 th Workshop on Thermal Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Different Technologies of GaN HEMTs of 0,15 µm Ultra-Short Gate Length: Identification of Traps Using TCAD Based 2D Physics-based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la signature des pièges sur les HEMT GaN à courte longueur de grille en utilisant deux techniques de mesures différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie InAlGaN/GaN/SiC à faibles effets mémoires délivrant 10W/mm à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, –Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Drain Noise Characterization of Different Technologies of GaN HEMTs:Investigation of Trapping Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2018.8430029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Fast and Slow Charge Trapping Mechanisms of GaN/AlGaN HEMTs through Pulsed I-V Measurements and the Associated New Trap Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Microwave Symposium (IMS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer time-domain measurement of pulse-to-pulse stability and multi-tones load-pull characterization of linearity to improve the nonlinear modeling of thermal/trapping effects in power GaN HEMTs for radar and telecom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, MAdrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AlN/GaN HEMT Electrical Model including Trapping Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC 2018 : International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electrical Modeling Including Trapping Effects of AIN/GaN HEMT 4×50μm on Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise sources characterization and its compact modeling based on physical device simulations for designing low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de pièges dans le buffer des HEMTs AlGaN/GaN basée sur des mesures de paramètres S basse fréquence et sur des simulations physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation non-linéaire du HEMT AlN/GaN sur substrat silicium et validation par mesure Load-Pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Analysis of AlN/GaN/AlGaN HEMTs grown on Si and SiC Substrate through TCAD Simulations and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 46st European Microwave Conference, EuMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, UK, United Kingdom. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic study of traps in AlN/GaN/AlGaN HEMTs on SiC substrate by numerical TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2016.7519485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics based analytical model and numerical simulation for current-voltage characteristics of microwave power AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE MTT-S International Microwave and RF Conference (IMaRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, New Delhi, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMaRC.2016.7939610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of large signal dynamics of GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Benvegnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2015, Nanjing, China. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2015.7411743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent contact and channel sheet resistance extraction of GaN HEMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du bruit GR dû aux pièges dans le THB InGaP/GaAs par simulation physique du composant et mesures du bruit BF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of traps in InGaP/GaAs HBT by GR noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Ph.D. Research In Microelectronics and Electronics, PRIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency-low loss SAW resonators built on NanoCrystalline Diamond-based substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. pp.7331482, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and origin of traps in InGaP-GaAs by GR noise measurement and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Simulation of Traps in InGaP/GaAs HBT by GR Noise Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of LF Noise in Semiconductor Device Using the Transmission-Line Equivalent Circuit of Carrier Transport Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Low Frequency Noise on InGaP/GaAs HBT Transistors at Low and High Level Injection up to 10 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rigoureuse de simulation du bruit GR assisté par piège dans les composants semi-conducteurs : Application à des TBH en technologie GaInP/GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of 2-D Simulations and Measurements of Low Frequency Noise on InGaP/GaAs HBT Transistors at Low and High Level Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du bruit BF dans les composants semi-conducteurs à l'aide de la représentation électrique distribuée des équations physiques de dérive-diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un circuit oscillateur MMIC à OCT commutes à large bande d'accord pour des applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazem Chamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.Session 8C-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband MMIC oscillator in S-band with 2 switched GaAs HBT VCOs for spatial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazem Chamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear model of InP/GaAsSb/InP DHBT process for design of a Q-Band MMIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), Paris : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Determination of the Thermal Impedance of Microwave Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm), 2010 The Twelveth Intersociety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Las Vegas, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2010.5501346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a 45GHz MMIC oscillator based on InP/GaAsSb/InP DHBT process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on (INMMIC) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden. pp.54-57, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2010.5480139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire de TBH InP/GaAsSb/InP et validation par mesures de load-pull à 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.5E-15, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Nonlinear Microwave Circuits and Systems: Concepts, Analysis, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non-linéaire de TBH InP/GaAsSb/InP et validation par mesures de load-pull à 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5E-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear HBT noise modelling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur MMIC fonctionnant à 45GHz à base de transistor TBH InP/GaAsSb/InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berdaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6C-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Réalisation d'un Oscillateur Bande X à Très Faible Bruit de Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.Article n°6C-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Band Amplifier MMICs Using Multi-Finger InP/GaAsSb DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berdaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Compound Semiconductor Integrated Circuit Symposium, CSISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Greensboro - Caroline du Nord, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/csics.2009.5315658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on modelling and characterization of microwave devices at XLIM laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits. INMMIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Malaga, Spain. pp.3-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2008.4745699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental method to characterize cyclostationary noise models of bipolar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Control Symposium, 2008 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Honolulu (Hawaï), United States. pp.165 - 169, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2008.4622981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power, low phase noise 10 GHz MIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Control Symposium, 2008 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Honolulu, Hawaii, United States. pp.312 - 315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cyclostationary Properties of the 1/f Noise of Microwave Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 2008 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.1569 - 1572, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Characterize the Low-Frequency Noise of InP Based Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuit Conference, 2008. EuMIC 2008. European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, France. pp.123 - 126, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2008.4772244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une chaîne de communications à sauts de fréquences chaotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of self-heating in lf noise measurements with voltage amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations and Noise 2007 Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des Performances de Bancs de Mesure du Bruit Basse-Fréquence des TBH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non-linéaire et en bruit Basse Fréquence de transistors SiGe pour la conception d'oscillateurs en bande X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method and new architecture of sub-harmonic balanced cold FET mixer for MVDS applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimeter-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aveiro, Portugal. pp.90-93, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2006.283517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESSION Invitée 5-1 Avancées dans le domaine des oscillateurs MMIC à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor device and noise sources modeling: design methods and tools oriented to nonlinear H.F. oscillator CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Fluctuations and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maspalomas, Spain. pp.373, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.546325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble d'outils cohérents pour la simulation physique et la caractérisation du bruit dans les composants semi-conducteurs dédiés à la CAO des circuits microondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des composants semi-conducteurs et de leurs sources de bruit basse fréquence, outils et méthodes de conception, pour la CAO non linéaire des oscillateurs HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Tools for Physics-Based Simulation and Characterization of Noise in Semiconductor devices oriented to Nonlinear Microwave Circuit CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-2004 - invited paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balanced sub-harmonic cold FET mixer for 40 GHz communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS'2003, Gallium Arsenide Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Munich, Germany. pp. 105-108, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of Millimetre-wave circuits. Application to DC-40GHz PHEMT amplifier and Ku-band HBT power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pataut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France. pp. 1-4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2000.338830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general program for steady state, stability, and FM noise analysis of microwave oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hessane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Digest on Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Dallas, United States. pp.1287-1290, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.1990.99814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Oscillator Phase Noise Measurement and Simulation using Experimental FET L.F. Noise Data and State of Art CAD Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Microwave Conference, 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Budapest, France. pp.1207-1212, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1990.336230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Oscillator Phase Noise Measurement and Simulation using Experimental FET L.F. Noise Data and State of Art CAD Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Microwave Conference, 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1990.336230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.208 - 208, 2014, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/impact.2014.7048396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal multiscale simulation of a FO-WLP SiP including a GaN Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catania, Italie, Italy. pp.1 - 4, 2024, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurosime60745.2024.10491445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear electrothermal and low frequency noise model of InP/GaAsSb/InP DHBT process for design of Q-band MMIC oscillator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on InP DHBT technology activities in Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-connected and gate-connected field-plate influence on thermal resistance of AlGaN/GaN HEMT with varying passivation thickness and field-plate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 175, pp.115947. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-doping starting depth impacts on static and transient characteristics of AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.208197. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micrna.2025.208197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Related Trapping and Detrapping Dynamics in AlGaN/GaN HEMTs Inspected by Drain Current Transient (DCT) Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3602857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Field Plate, Gate Width, and Voltage Dependence of Thermal Resistance ( R TH) for AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (11), pp.6552-6559. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2024.3453217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on Static and Dynamic Characteristics of 0.15 μ m AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2022.3222190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Zero-Field Activation Energy for Traps in Fe-and C-Doped GaN-Based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3302280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Trapping Induced Dynamic Reduction in 2DEG Density of GaN-Based HEMTs by Gate-Lag DCT Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.4864-4869. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3193650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Thermal Time Constants of GaN HEMTs through Model Order Reduction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Simbélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3138. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Buffer and Surface Traps in Fe-Doped AlGaN/GaN HEMTs Using Y21 Frequency Dispersion Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3096. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electron trapping in AlGaN/GaN HEMT with Fe-doped buffer through DCT characterization and TCAD device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125316. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0064493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Level Traps in AlGaN/GaN- and AlInN/GaN-Based HEMTs With Different Buffer Doping Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Electron Devices, 67 (6), pp.2304-2310. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2988439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unequally Spaced Multi-Tone Load–Pull Characterization Technique for Simultaneous Linearity and Efficiency Assessment of RF Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (7), pp.2505-2513. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2918799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Performance and Characterization of Traps Using Different Measurements Techniques for the New AlGaN/GaN HEMT of 0.15-μm Ultrashort Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2907540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of GaN Buffer Traps in Microwave Power AlGaN/GaN HEMTs Through Low Frequency S-Parameters Measurements and TCAD-Based Physical Device Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2017.2672685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Drain Noise Characterization and TCAD Physical Simulations of GaN HEMTs: Identification and analysis of physical location of traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2771407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Characterization in GaN HEMTs: Investigation of deep levels andtheir physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvidat Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise Characterization in GaN HEMTs: Investigation of Deep Levels and Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (8), pp.1109 - 1112. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2717539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Parasitic Resistances of AlN/GaN/AlGaN HEMTs Through TCAD-Based Device Simulations and On-Wafer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1351-1358. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2549528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small signal modeling of high electron mobility transistors on silicon and silicon carbide substrate with consideration of substrate loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of GR noise in InGaP–GaAs HBT by physics-based simulation and low frequency characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microwave Modeling Oxymoron? : Low-Frequency Measurements for Microwave Device Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and characterization of trapping noise in InGaP-GaAs heterojunctions devices at high injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of DHBT in InP/GaAsSb technology for the design and fabrication of a Ka Band MMIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Electronic Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (Article ID 796973), 15 p. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/796973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the cyclostationary low-frequency noise of microwave semiconductor devices under large signal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (182507 (2010)), 3 p. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, EuMC, pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation techniques of nonlinear circuit dynamic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (9-10), pp.541-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2024 special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 1, 2025, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1759078725102791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2019: Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. del Río Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.541-542. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Perturbations de l'état établi Introduction. Matrices de conversion. Spectres de bruit de phase et d'amplitude des oscillateurs. Pertes de conversion et facteur de bruit d'un mélangeur à diode. Stabilité des circuits non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse et propriétés des dispositifs hyperfréquences 2 : techniques d'analyse Traité: EGEM, série électronique et micro-électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences Publications, pp.119-150, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. IV - High frequency oscillator circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal ODYNIEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF and Microwave oscillator design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTECH House, pp.93-238, 2002, ISBN 978-1-58053-768-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Nallatamby </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy. pp.208 - 208, 2014, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/impact.2014.7048396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal multiscale simulation of a FO-WLP SiP including a GaN Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catania, Italie, Italy. pp.1 - 4, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurosime60745.2024.10491445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear electrothermal and low frequency noise model of InP/GaAsSb/InP DHBT process for design of Q-band MMIC oscillator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on InP DHBT technology activities in Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-connected and gate-connected field-plate influence on thermal resistance of AlGaN/GaN HEMT with varying passivation thickness and field-plate length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 175, pp.115947. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Thermal Characterization and Simulation of AlGaN/GaN High-Electron Mobility Transistors in Transient and Steady State Regimes to Estimate the Hotspot Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (5), pp.935. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14050935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-doping starting depth impacts on static and transient characteristics of AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.208197. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micrna.2025.208197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Related Trapping and Detrapping Dynamics in AlGaN/GaN HEMTs Inspected by Drain Current Transient (DCT) Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Di Giacomo Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3602857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and trap signatures for Schottky barrier diodes on 4H-SiC, GaN-on-GaN, AlGaN/GaN epitaxial substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shikha Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. L. Narasimha Murty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (6), pp.065016. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ad4a65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Field Plate, Gate Width, and Voltage Dependence of Thermal Resistance ( R TH) for AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (11), pp.6552-6559. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2024.3453217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on Static and Dynamic Characteristics of 0.15 μ m AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (5), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2022.3222190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Zero-Field Activation Energy for Traps in Fe-and C-Doped GaN-Based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2023.3302280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Trapping Induced Dynamic Reduction in 2DEG Density of GaN-Based HEMTs by Gate-Lag DCT Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.4864-4869. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2022.3193650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Buffer and Surface Traps in Fe-Doped AlGaN/GaN HEMTs Using Y21 Frequency Dispersion Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3096. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electron trapping in AlGaN/GaN HEMT with Fe-doped buffer through DCT characterization and TCAD device simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.125316. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0064493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Thermal Time Constants of GaN HEMTs through Model Order Reduction Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Simbélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (24), pp.3138. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10243138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Level Traps in AlGaN/GaN- and AlInN/GaN-Based HEMTs With Different Buffer Doping Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Electron Devices, 67 (6), pp.2304-2310. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.2988439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Performance and Characterization of Traps Using Different Measurements Techniques for the New AlGaN/GaN HEMT of 0.15-μm Ultrashort Gate Length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2907540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unequally Spaced Multi-Tone Load–Pull Characterization Technique for Simultaneous Linearity and Efficiency Assessment of RF Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (7), pp.2505-2513. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2918799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Drain Noise Characterization and TCAD Physical Simulations of GaN HEMTs: Identification and analysis of physical location of traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2771407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Characterization in GaN HEMTs: Investigation of deep levels andtheir physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvidat Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Noise Characterization in GaN HEMTs: Investigation of Deep Levels and Their Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (8), pp.1109 - 1112. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2017.2717539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of GaN Buffer Traps in Microwave Power AlGaN/GaN HEMTs Through Low Frequency S-Parameters Measurements and TCAD-Based Physical Device Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.175 - 181. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2017.2672685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Parasitic Resistances of AlN/GaN/AlGaN HEMTs Through TCAD-Based Device Simulations and On-Wafer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (5), pp.1351-1358. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2016.2549528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small signal modeling of high electron mobility transistors on silicon and silicon carbide substrate with consideration of substrate loss mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microwave Modeling Oxymoron? : Low-Frequency Measurements for Microwave Device Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of GR noise in InGaP–GaAs HBT by physics-based simulation and low frequency characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and characterization of trapping noise in InGaP-GaAs heterojunctions devices at high injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of DHBT in InP/GaAsSb technology for the design and fabrication of a Ka Band MMIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Electronic Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (Article ID 796973), 15 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/796973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude and phase noise of magnetic tunnel junction oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gusakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Houssameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (182507 (2010)), 3 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3506901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the cyclostationary low-frequency noise of microwave semiconductor devices under large signal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, EuMC, pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation techniques of nonlinear circuit dynamic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (9-10), pp.541-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation Layer Thickness-Dependent Thermal Dissipation Properties of Source-Connected Field-Plated AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the role of barrier layer on thermal resistance of GaN channel in HEMTs using Electrical and Thermoreflectance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppressing Short-Channel Effects in 100 nm AlN/GaN HEMTs using Gate-connected Field-Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 7th International Conference on Emerging Electronics (ICEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Bengaluru, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermal and thermomechanical analysis of a SiP using Fan Out Wafer Level Packaging (FO-WLP) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme European Advanced Technology Workshop on Micropackaging and Thermal management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAPS, Mar 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Multi-physics Analysis Of a GaN System in Package Using Fan Out Wafer Level Packaging (FO-WLP) Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bortolussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Thermal Investigations of ICs and Systems (THERMINIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'étalonnage rapide pour un banc de mesure de la linéarité basé sur des NVNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’énergie d’activation réelle sous champ nul d’un piège dans la zone tampon des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GaN Cap Layer and Carbon-Doped Buffer Layer on Thermal Resistance of HEMTs GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation cohérente d'un HEMT AlGaN/GaN de 0.15μm basés sur l'approche ASM-HEMT en prenant en compte la thermique et les pièges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII èmes Journées Nationales MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermal Resistance Extraction of GaN HEMTs through DCT Measurements Techniques and TCAD-Based Physical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.178-181, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Devices Technology and Manufaturing Conference (EDTM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bengalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal simulation of a SiP FO-WLP embedding a GaN power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’doua Luc Arnaud Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 30th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THERMINIC62015.2024.10732885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection of Trapping and Detrapping Dynamics in Fe-and C-doped GaN-based RF HEMTs by Filling Pulse-Dependent DCT Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 8th IEEE Electron Devices Technology & Manufacturing Conference (EDTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bangalore, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDTM58488.2024.10511773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of Surface Traps and Buffer Trapping Induced Reduction in 2DEG of GaN-based HEMTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast calibration method for NVNAs based linearity setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aveiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC57329.2023.10321796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced measurement techniques for GaN-based HEMTs: Trap investigation and innovative linearity characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Chennai (India), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal resistance (RTH) and thermal time constant for AlGaN/GaN HEMTs using TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaidehi Vijay Painter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Dec 2023, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoreflectance Measurement: Effect of GaN Cap Layer and Carbon Doped Buffer Layer on Thermal Resistance of HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujan Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khade Ramdas Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Workshop on Physics of Semiconductor Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMTs using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIT Madras, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thermal measurements and simulation to extract the hotspot temperature of GaN HEMT transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano The Nanoscience Meeting C'Nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C'NANO, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de température par une méthode de thermoréflectance multispectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Characterization of GaN HEMT using Gate Resistance Thermometry and Thermoreflectance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTRB Stress Effects on 0.15 µm AlGaN/GaN HEMT Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Electromagnetic and Multiphysics Modeling and Optimization (NEMO2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure temporelle de la température des dispositifs micro-ondes par thermoréflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khallil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency GaN HEMT Modeling with ASM-HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN HEMTs thermal time constants: Theory and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermique des transistors GaN en régime transitoire : Théorie et mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Karrame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Kakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du dopage fer et carbone dans la zone tampon GaN sur les constantes de temps de pièges dans les HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trap Characterization in InAlN/GaN and AlN/GaN based HEMTs with Fe- and C-doped Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, London, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC50153.2022.9783939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and Buffer Trap Signatures in Fe-doped AlGaN/GaN HEMT Identified by LF S-parameter TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Anserson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Microwave Integrated Circuits Conference (EuMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des pièges de surface et dans la zone tampon GaN des transistors HEMT dopés Fe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’« Advanced Spice Model » pour la modélisation des transistor HEMT GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trap Signatures in Fe-doped 0.12 µm InAlN/GaN HEMTs by DCT, Y22 and Y21 Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vigneshwara Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Electronics (ICEE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GaN HEMTs Thermal Results through Different Measurements Methodologies: Validation with 3D Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Location of Iron Buffer Doping on Trap Signatures in GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMiC46721.2020.9160114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Approach for the characterization of the thermal impedance using 3omega and thermoreflectance methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMiC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cardiff, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/inmmic46721.2020.9160092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characterization of AlGaN/GaN HEMT using thermoreflectance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 15 th Workshop on Thermal Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity and Efficiency Characterization of AlGaN/GaN and InAlGaN/GaN HEMTs devices using Multi-tone Large Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.567-570, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drain Current Recovery Time Analyses of InAlGaN/GaN HEMTs Realized with a Back-Barrier Buffer Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2019.8909641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pièges dans les transistors HEMT et MIS-HEMT sur substrat saphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Kanaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandita Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitava Dasgupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping Investigation of the GaN HEMT Devices Using the Low Frequency Noise Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Fluctuations - ICNF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Neufchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Deep-Level Traps in AlInN/GaN HEMTs by I-DLTS and Output Admittance Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneshwara Raja Paramasivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Pandurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Narang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Workshop on Physics of Semiconductor Devices (IWPSD2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Domain Drain Lag Measurement and TCAD based Device Simulations of AlGaN/GaN HEMT: Investigation of Physical Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14 th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la linéarité de 2 technologies AlGaN/GaN HEMTs en utilisant un signal USMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for thermal FE Analysis and global electrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS 14 th Workshop on Thermal Management 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LA ROCHELLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Different Technologies of GaN HEMTs of 0,15 µm Ultra-Short Gate Length: Identification of Traps Using TCAD Based 2D Physics-based Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la signature des pièges sur les HEMT GaN à courte longueur de grille en utilisant deux techniques de mesures différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie InAlGaN/GaN/SiC à faibles effets mémoires délivrant 10W/mm à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gamarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, –Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling Methodology of RF Power Devices to Improve System Level Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Microwave Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Drain Noise Characterization of Different Technologies of GaN HEMTs:Investigation of Trapping Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2018.8430029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Fast and Slow Charge Trapping Mechanisms of GaN/AlGaN HEMTs through Pulsed I-V Measurements and the Associated New Trap Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Microwave Symposium (IMS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Philadelphia, United States. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-wafer time-domain measurement of pulse-to-pulse stability and multi-tones load-pull characterization of linearity to improve the nonlinear modeling of thermal/trapping effects in power GaN HEMTs for radar and telecom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveux Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, MAdrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel AlN/GaN HEMT Electrical Model including Trapping Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC 2018 : International Workshop On Integrated Nonlinear Microwave and Millimetre-wave Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive la Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electrical Modeling Including Trapping Effects of AIN/GaN HEMT 4×50μm on Silicon Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Microwave Integrated Circuits Conference (EuMIC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.333-336, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC.2018.8539941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de pièges dans le buffer des HEMTs AlGaN/GaN basée sur des mesures de paramètres S basse fréquence et sur des simulations physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation non-linéaire du HEMT AlN/GaN sur substrat silicium et validation par mesure Load-Pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Medjdoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise sources characterization and its compact modeling based on physical device simulations for designing low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS), 2017 Joint Conference of the European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Analysis of AlN/GaN/AlGaN HEMTs grown on Si and SiC Substrate through TCAD Simulations and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 46st European Microwave Conference, EuMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, London, UK, United Kingdom. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic study of traps in AlN/GaN/AlGaN HEMTs on SiC substrate by numerical TCAD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2016.7519485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics based analytical model and numerical simulation for current-voltage characteristics of microwave power AlGaN/GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandha Kumar Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE MTT-S International Microwave and RF Conference (IMaRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, New Delhi, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMaRC.2016.7939610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of large signal dynamics of GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Benvegnu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2015, Nanjing, China. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APMC.2015.7411743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent contact and channel sheet resistance extraction of GaN HEMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.K. Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du bruit GR dû aux pièges dans le THB InGaP/GaAs par simulation physique du composant et mesures du bruit BF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency-low loss SAW resonators built on NanoCrystalline Diamond-based substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. pp.7331482, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and origin of traps in InGaP-GaAs by GR noise measurement and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Simulation of Traps in InGaP/GaAs HBT by GR Noise Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of traps in InGaP/GaAs HBT by GR noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Ph.D. Research In Microelectronics and Electronics, PRIME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of LF Noise in Semiconductor Device Using the Transmission-Line Equivalent Circuit of Carrier Transport Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Low Frequency Noise on InGaP/GaAs HBT Transistors at Low and High Level Injection up to 10 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE- Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode rigoureuse de simulation du bruit GR assisté par piège dans les composants semi-conducteurs : Application à des TBH en technologie GaInP/GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of 2-D Simulations and Measurements of Low Frequency Noise on InGaP/GaAs HBT Transistors at Low and High Level Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du bruit BF dans les composants semi-conducteurs à l'aide de la représentation électrique distribuée des équations physiques de dérive-diffusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un circuit oscillateur MMIC à OCT commutes à large bande d'accord pour des applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazem Chamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.Session 8C-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wideband MMIC oscillator in S-band with 2 switched GaAs HBT VCOs for spatial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazem Chamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear model of InP/GaAsSb/InP DHBT process for design of a Q-Band MMIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuits Conference (EuMIC), Paris : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Determination of the Thermal Impedance of Microwave Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A.L. de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm), 2010 The Twelveth Intersociety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Las Vegas, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITHERM.2010.5501346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a 45GHz MMIC oscillator based on InP/GaAsSb/InP DHBT process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on (INMMIC) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden. pp.54-57, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2010.5480139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire de TBH InP/GaAsSb/InP et validation par mesures de load-pull à 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.5E-15, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Nonlinear Microwave Circuits and Systems: Concepts, Analysis, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non-linéaire de TBH InP/GaAsSb/InP et validation par mesures de load-pull à 40 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Werquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.5E-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear HBT noise modelling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur MMIC fonctionnant à 45GHz à base de transistor TBH InP/GaAsSb/InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berdaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6C-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Réalisation d'un Oscillateur Bande X à Très Faible Bruit de Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mancuso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.Article n°6C-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Band Amplifier MMICs Using Multi-Finger InP/GaAsSb DHBT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berdaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Compound Semiconductor Integrated Circuit Symposium, CSISC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Greensboro - Caroline du Nord, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/csics.2009.5315658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental method to characterize cyclostationary noise models of bipolar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Control Symposium, 2008 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Honolulu (Hawaï), United States. pp.165 - 169, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2008.4622981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power, low phase noise 10 GHz MIC oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Control Symposium, 2008 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Honolulu, Hawaii, United States. pp.312 - 315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cyclostationary Properties of the 1/f Noise of Microwave Semiconductor Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium Digest, 2008 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.1569 - 1572, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Characterize the Low-Frequency Noise of InP Based Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuit Conference, 2008. EuMIC 2008. European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, France. pp.123 - 126, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2008.4772244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on modelling and characterization of microwave devices at XLIM laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits. INMMIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Malaga, Spain. pp.3-6, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2008.4745699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of self-heating in lf noise measurements with voltage amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations and Noise 2007 Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des Performances de Bancs de Mesure du Bruit Basse-Fréquence des TBH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non-linéaire et en bruit Basse Fréquence de transistors SiGe pour la conception d'oscillateurs en bande X.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une chaîne de communications à sauts de fréquences chaotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method and new architecture of sub-harmonic balanced cold FET mixer for MVDS applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimeter-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aveiro, Portugal. pp.90-93, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2006.283517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SESSION Invitée 5-1 Avancées dans le domaine des oscillateurs MMIC à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor device and noise sources modeling: design methods and tools oriented to nonlinear H.F. oscillator CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Fluctuations and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maspalomas, Spain. pp.373, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.546325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble d'outils cohérents pour la simulation physique et la caractérisation du bruit dans les composants semi-conducteurs dédiés à la CAO des circuits microondes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des composants semi-conducteurs et de leurs sources de bruit basse fréquence, outils et méthodes de conception, pour la CAO non linéaire des oscillateurs HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AS bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Tools for Physics-Based Simulation and Characterization of Noise in Semiconductor devices oriented to Nonlinear Microwave Circuit CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-2004 - invited paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balanced sub-harmonic cold FET mixer for 40 GHz communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Butterworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAAS'2003, Gallium Arsenide Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Munich, Germany. pp. 105-108, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GaInP/GaAs HBT-based low phase noise oscillator in X band for metrology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Arlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lyoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.503-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of Millimetre-wave circuits. Application to DC-40GHz PHEMT amplifier and Ku-band HBT power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pataut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France. pp. 1-4, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2000.338830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general program for steady state, stability, and FM noise analysis of microwave oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hessane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Digest on Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Dallas, United States. pp.1287-1290, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.1990.99814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Oscillator Phase Noise Measurement and Simulation using Experimental FET L.F. Noise Data and State of Art CAD Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Microwave Conference, 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Budapest, France. pp.1207-1212, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1990.336230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMIC Oscillator Phase Noise Measurement and Simulation using Experimental FET L.F. Noise Data and State of Art CAD Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Microwave Conference, 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.1990.336230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2024 special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hemour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 1, 2025, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1759078725102791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuMW 2019: Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Takacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. del Río Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dauvignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.541-542. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Perturbations de l'état établi Introduction. Matrices de conversion. Spectres de bruit de phase et d'amplitude des oscillateurs. Pertes de conversion et facteur de bruit d'un mélangeur à diode. Stabilité des circuits non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse et propriétés des dispositifs hyperfréquences 2 : techniques d'analyse Traité: EGEM, série électronique et micro-électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences Publications, pp.119-150, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. IV - High frequency oscillator circuit design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal ODYNIEC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF and Microwave oscillator design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTECH House, pp.93-238, 2002, ISBN 978-1-58053-768-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sommet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Vijay Painter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Kumari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409936" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupouy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732560" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10511773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195043v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwara Raja Paramasivan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Nebus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745063v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frederic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lozachmeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Raja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouslama" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karrame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758888" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC50153.2022.9783939" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anserson Silva dos Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Sharma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160114" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbonniaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inmmic46721.2020.9160092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nallatamby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2019.8909641" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Patard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Kanaga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Dasgupta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Pandurang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Narang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandha Kumar Subramani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teyssandier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamarra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Potier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Hajjar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539941" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652814v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088837" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01395028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Subramani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sahoo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sommet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2016.7519485" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sahoo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Quere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC.2016.7939610" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Benvegnu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2015.7411743" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girardet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331482" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelhadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914670v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazem Chamaa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773338" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nodjiadjim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623728v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. de Souza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2010.5501346" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2010.5480139" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480441v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lisboa de Souza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werquin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707472v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portilla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berdaguer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707428v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mancuso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474497v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csics.2009.5315658" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2008.4745699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707370v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2008.4622981" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633082" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707157v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772244" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194524v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197195v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197452v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196688v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Butterworth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2006.283517" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812825v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Camiade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356458v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nallatamby" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546325" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Riah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279421v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butterworth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/474" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022907v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arlot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lyoubi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067001v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pataut" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338830" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hessane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1990.99814" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pyndiah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297937v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/impact.2014.7048396" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurosime60745.2024.10491445" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115947" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058025v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Giacomo Brunel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2025.208197" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225270v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3602857" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773850v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3453217" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176434v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3222190" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183483v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3302280" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682660v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3193650" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simb&#233;lie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243138" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481937v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482467v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064493" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2988439" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457164v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2918799" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2907540" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661741v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2017.2672685" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661726v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2771407" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121545v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvidat Julien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661735v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floriot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2717539" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2549528" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285677v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285693v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911139v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704049v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Riet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/796973" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704018v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000140" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123074v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arlot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoubi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924444v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474499v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Portilla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1759078725102791" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927490v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghiotto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. del R&#237;o Portilla" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001014" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281099v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sommet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jakani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/impact.2014.7048396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;doua Luc Arnaud Kakou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurosime60745.2024.10491445" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karrame" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidehi Vijay Painter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115947" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14050935" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Giacomo Brunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2025.208197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3602857" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574648v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Kumar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. L. Narasimha Murty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ad4a65" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3453217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouslama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3222190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupouy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2023.3302280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2022.3193650" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandha Kumar Subramani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064493" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simb&#233;lie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243138" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Sarkar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khade Ramdas Pandurang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2988439" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2907540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2918799" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Hajjar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2771407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvidat Julien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floriot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2717539" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2017.2672685" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Subramani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sahoo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2549528" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Sahoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Subramani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sylvain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelhadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Riet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nodjiadjim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/796973" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinsat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gusakova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Sierra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houssameddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3506901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000140" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arlot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoubi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salzenstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409805" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Kumari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussekri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409936" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava Dasgupta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732655" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Santos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouslama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732560" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC62015.2024.10732885" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDTM58488.2024.10511773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195043v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneshwara Raja Paramasivan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594834v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medrel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Nebus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321796" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khallil Karrame" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lozachmeur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Kakou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Raja" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814218v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karrame" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758888" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745009v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC50153.2022.9783939" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812830v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anserson Silva dos Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frederic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432574v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968583v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Sharma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMiC46721.2020.9160114" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charbonniaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/inmmic46721.2020.9160092" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532985v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Patard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910734" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460407v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nallatamby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2019.8909641" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458637v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Kanaga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita Dasgupta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Pandurang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Narang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teyssandier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141267v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141233v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamarra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Potier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828885v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439142" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02013184v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveux Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837070v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356757v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2018.8539941" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661775v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652814v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088837" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01395028v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394909v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2016.7519485" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935799v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sahoo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Quere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC.2016.7939610" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01286559v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Benvegnu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2015.7411743" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285706v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Braun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girardet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331482" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285724v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914668v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914669v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delage" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914665v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazem Chamaa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langrez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704029v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773338" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.L. de Souza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2010.5501346" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606461v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2010.5480139" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480441v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lisboa de Souza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707479v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707450v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707472v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portilla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707442v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berdaguer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707428v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mancuso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474497v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/csics.2009.5315658" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707370v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2008.4622981" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707347v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633082" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707157v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2008.4772244" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707378v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2008.4745699" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197195v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197452v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196688v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194524v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Layec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077154v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Butterworth" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2006.283517" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812825v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Camiade" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356458v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nallatamby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546325" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279423v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Riah" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279424v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279421v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070006v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butterworth" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monnier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/474" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022907v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Arlot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lyoubi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067001v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pataut" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338830" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hessane" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.1990.99814" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435331v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pyndiah" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.1990.336230" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939089v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474499v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Portilla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1759078725102791" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927490v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghiotto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. del R&#237;o Portilla" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001014" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281099v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>