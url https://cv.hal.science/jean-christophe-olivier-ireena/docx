--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -75,3985 +75,4367 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition optimale d'acteurs énergétiques en communautés d'autoconsommation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Allocation of Agents among Collective Self-Consumption Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE PowerTech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l’influence des techniques de modulation couplées à l’algorithme d’équilibrage des tensions sur l’oscillation des tensions de sous module d’un MMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Darbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France. , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Power Sharing Control of an Islanded DC Microgrid with Unmatched Line Impedances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+                <w:t xml:space="preserve">Optimizing hydrogen systems for far offshore applications: a comprehensive analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Abdelouahab Nouhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jean-Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguet Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auvity Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics14081654⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.101146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055095v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing hydrogen systems for far offshore applications: a comprehensive analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Auvity Bruno</w:t>
+                <w:t xml:space="preserve">Enhanced Power Sharing Control of an Islanded DC Microgrid with Unmatched Line Impedances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulualem Tesfaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101146⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (8), pp.1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14081654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375736v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the operation of multi-stack PEM fuel cell systems to increase efficiency, durability and lifespan while reducing ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Igourzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Retière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 314, pp.118630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal placement of multiple sources in a Mesh-type DC microgrid using Dijkstra's Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Mougharbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (14), pp.3493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en17143493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modelling approach for the optimal sizing of an islanded microgrid considering economic and environmental challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+                <w:t xml:space="preserve">Electrical, thermal and degradation modelling of PEMFCs for naval applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Igourzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hadi Kanaan</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Retière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116636⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925347v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Dynamic Electrical Models of Proton Exchange Membrane Electrolysers: A Comprehensive Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimisation technico-économique d’une opération d’autoconsommation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16186503⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204945v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, thermal and degradation modelling of PEMFCs for naval applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Static and Dynamic Electrical Models of Proton Exchange Membrane Electrolysers: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haniyeh Marefatjouikilevaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Retière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.04.026⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (18), pp.6503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16186503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102512v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation technico-économique d’une opération d’autoconsommation collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A comparison of energy allocation rules for a collective self-consumption operation in an industrial multi-energy microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389, pp.136001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214573v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of energy allocation rules for a collective self-consumption operation in an industrial multi-energy microgrid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New modelling approach for the optimal sizing of an islanded microgrid considering economic and environmental challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Mougharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136001⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.116636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940234v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Power Sharing Algorithm Combined with Robust Control for a Multi-source Electric vehicle: Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15866/iree.v17i1.21269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded Centered Moving Average Filters for Energy Management in Multisource Power Systems with a Large Number of Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reliability Evaluation of Renewable Power Systems through Distribution Network Power Outage Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitsum Salehu Kebede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (12), pp.3627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123627⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14113225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266219v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined optimization of the sizing and the energy management of an industrial multi-energy microgrid: Application to a harbour area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cascaded Smart Gate Drivers for Modular Multilevel Converters Control: A Decentralized Voltage Balancing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Darbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Batard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2021.100107⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334284v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Evaluation of Renewable Power Systems through Distribution Network Power Outage Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cascaded Centered Moving Average Filters for Energy Management in Multisource Power Systems with a Large Number of Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (11), pp.3225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14113225⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585330v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded Smart Gate Drivers for Modular Multilevel Converters Control: A Decentralized Voltage Balancing Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Darbas</w:t>
+                <w:t xml:space="preserve">A combined optimization of the sizing and the energy management of an industrial multi-energy microgrid: Application to a harbour area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123589⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2021.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254876v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Sizing, and Energy Management of Microgrids in Harbor Areas: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (20), pp.5314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en13205314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved thermal control of open cathode proton exchange membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Skander-Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44, pp.11332 - 11345. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cycle-based formulation for the simulation of multi time-scale systems — Application to the modeling of the storage system of a fully electric ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Hmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 158, pp.403 - 417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer electrolyte membrane fuel cell operating in stoichiometric regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 440, pp.227100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effective Compensation Technique for Speed Smoothness at Low-Speed Operation of PMSM Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (1), pp.647-655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2017.2740388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics modeling and optimization of the driving strategy of a light duty fuel cell vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (43), pp.26943-26955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary pharmacokinetics of levofloxacin in rats after aerosolization of immediate-release chitosan or sustained-release PLGA microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João J.S. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto A.C.C. Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.184-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of levofloxacin-loaded crosslinked chitosan microspheres for inhaled aerosol therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et Simulation d’un Système Multiphysique Application à un stockeur d’énergie d’un ferry tout électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Hmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enseigner l'électrotechnique et l'électronique industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478056v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic optimization of a supercapacitor-based energy storage unit chain: Application on the first quick charge plug-in ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Trieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Hmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Supercapacitors, 153, pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et Simulation d’un Système Multiphysique Application à un stockeur d’énergie d’un ferry tout électrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Safe sizing methodology applied to a standalone photovoltaic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Loron</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'électrotechnique et l'électronique industrielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229634v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe sizing methodology applied to a standalone photovoltaic system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of levofloxacin-loaded crosslinked chitosan microspheres for inhaled aerosol therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João J.S. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto A.C.C. Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Murtinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.02.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454743v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive and active strategies for transdermal delivery using co-encapsulating nanostructured lipid carriers: In vitro vs. in vivo studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Vitorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João C. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an identification procedure of PEMFC stack state of health using EIS combined with a physical impedance modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Multiphysics DC and AC models of a PEMFC for the detection of degraded cell parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1333170⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (26), pp.11609-11618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086498v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics DC and AC models of a PEMFC for the detection of degraded cell parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of an identification procedure of PEMFC stack state of health using EIS combined with a physical impedance modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.04.057⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.1015-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1333170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04077734v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Duty Fuel-Cell Vehicle Designed for Energetic Race: High Efficiency Power Converter design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maindru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (1), pp.39-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and testing of a fuel cell powertrain with energy constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (1), pp.414-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved linear model of self oscillating systems such as relay feedback current controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Le Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (8), pp.927-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4063,5073 +4445,4691 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la Taille Optimale d'un Micro-réseau Isolé en Fonction de Différentes Stratégies de Gestion de l'Énergie (EMS)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Average Modeling of Parrallel Three-Level Boost Converters for Maritime Fuel Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Ait El Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Mougharbel</w:t>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146763v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Modeling of Parrallel Three-Level Boost Converters for Maritime Fuel Cell Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Hydrogen Production Systems: Offshore, Onshore, and Solar Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Abdelouahab Nouhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguet Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jean-Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auviy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506898v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Hydrogen Production Systems: Offshore, Onshore, and Solar Case Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jean-Christophe</w:t>
+                <w:t xml:space="preserve">Losses Balance Strategy Multi-stack Hydrogen Fuel Cell System for a Maritime Passenger Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Ait El Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Auviy</w:t>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180710⟩</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Castelló, Spain. pp.495-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73921-7_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393535v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losses Balance Strategy Multi-stack Hydrogen Fuel Cell System for a Maritime Passenger Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihane Ait El Mahjoub</w:t>
+                <w:t xml:space="preserve">Répartition optimale d'acteurs énergétiques en communautés d'autoconsommation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015486v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Allocation of Agents among Collective Self-Consumption Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition optimale d'acteurs énergétiques en communautés d'autoconsommation collective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la Taille Optimale d'un Micro-réseau Isolé en Fonction de Différentes Stratégies de Gestion de l'Énergie (EMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Auger</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Y. Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Mougharbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique 2025</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158358v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la robustesse en stabilité d'une architecture électrique distribuée appliquée à un aéronef</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimisation multi-objective d'un micro-réseau basée sur une nouvelle approche de modélisation avec un système de gestion d'énergie à temps-réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mougharbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pauvert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+                <w:t xml:space="preserve">Hadi Y. Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+              <w:t xml:space="preserve">Symposium Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028377v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Source Placement in a DC Microgrid Considering Line Losses and Cables Weight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Optimal Sizing Assessment of an Islanded Microgrid Based on Different EMS Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Olivier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mougharbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES ISGT Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10407239⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Renewable Energy for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Zouk Mosbih, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219685v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-objective d'un micro-réseau basée sur une nouvelle approche de modélisation avec un système de gestion d'énergie à temps-réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Optimal Source Placement in a DC Microgrid Considering Line Losses and Cables Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mougharbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hadi Y. Kanaan</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PES ISGT Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10407239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053177v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing Assessment of an Islanded Microgrid Based on Different EMS Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Boutros</w:t>
+                <w:t xml:space="preserve">Nouvelle méthode d'équilibrage des états de santé des batteries lithium-ion d'un microgrid AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidlawendé Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Renewable Energy for Developing Countries (REDEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102037v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode d'équilibrage des états de santé des batteries lithium-ion d'un microgrid AC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidlawendé Ouoba</w:t>
+                <w:t xml:space="preserve">Analyse de la robustesse en stabilité d'une architecture électrique distribuée appliquée à un aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028390v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing and real-time EMS for low carbon emissions of a hybrid islanded microgrid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hadi Y. Kanaan</w:t>
+                <w:t xml:space="preserve">Experimental validation of an optimized power allocation strategy for multi-stack fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Igourzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE IECON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968453⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 31st International Symposium on Industrial Electronics (ISIE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Anchorage, AL, United States. pp.499-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51582.2022.9831524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776237v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an optimized power allocation strategy for multi-stack fuel cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roy</w:t>
+                <w:t xml:space="preserve">PEMFC homogenization for aging assessment and energy management of stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Igourzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Igourzal</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Retière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 31st International Symposium on Industrial Electronics (ISIE 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE51582.2022.9831524⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878911v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEMFC homogenization for aging assessment and energy management of stacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrical and thermal modelling of PEMFCs for naval applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Igourzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Retière</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenael Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UL PROPULS; LEMTA; CNRS; Université de Lorraine, May 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044023v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and thermal modelling of PEMFCs for naval applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guenael Le Solliec</w:t>
+                <w:t xml:space="preserve">Optimal sizing and real-time EMS for low carbon emissions of a hybrid islanded microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mougharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Y. Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100162v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de filtrage adaptatif pour la gestion d’énergie d’un véhicule électrique multi-source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bakou Traoré</w:t>
+                <w:t xml:space="preserve">Small-signal stability analysis of a More Electric Aircraft network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Morel</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREENA, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">MORE ELECTRIC AIRCRAFT (MEA2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEE-3AF, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265579v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management of microgrids: from a mixed-integer linear programming problem to a rule-based real-time algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-signal stability analysis of a More Electric Aircraft network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ramalingom</w:t>
+                <w:t xml:space="preserve">Novel static carrier based low frequency multilevel modulations and influence of voltage balancing algorithm on Modular Multilevel Converter capacitor voltage deviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Darbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORE ELECTRIC AIRCRAFT (MEA2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEE-3AF, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. Paper ID: 21627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028459v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel static carrier based low frequency multilevel modulations and influence of voltage balancing algorithm on Modular Multilevel Converter capacitor voltage deviation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Novel Static Carrier Based Low Frequency Multilevel Modulations With Long Conduction Time : Analysis Of Capacitor Voltage Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Darbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress &amp; Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE Energy Conversion Congress and Exposition (IEEE ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.3113-3119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE47101.2021.9595679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269663v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Static Carrier Based Low Frequency Multilevel Modulations With Long Conduction Time : Analysis Of Capacitor Voltage Balancing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Algorithme de filtrage adaptatif pour la gestion d’énergie d’un véhicule électrique multi-source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Poitiers</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Energy Conversion Congress and Exposition (IEEE ECCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREENA, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718332v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic System Sizing for Reliability Improvement in an unreliable Power Distribution System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitsum Salehu Kebede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bouyguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Fifteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Monte-Carlo, Monaco. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ever48776.2020.9243063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Multilevel Converter with Distributed Galvanic Insulation: A Decentralized Voltage Balancing Algorithm with Smart Gate Drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Darbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France. paper ID 0337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New energy management algorithm based on filtering for electrical losses minimization in Battery-Ultracapacitor electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Soumaoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Multilevel Converter with Distributed Galvanic Isolation: A Decentralized Voltage Balancing Algorithm with Smart Gate Drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darbas Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginot Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poitiers Frederic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Management Strategy Based on a New Adaptive Filtering Algorithm for Battery-Ultracapacitor Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Soumaoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Conference on Industrial Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Kristiansand, Norway. pp.392-396, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIEA48937.2020.9248112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management strategy design based on frequency separation, fuzzy logic and Lyapunov control for multi-sources electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Soumaoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th IEEE Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Polymer Electrolyte Membrane Fuel cell operating in the Stoichiometric Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management strategy for hybrid power systems based on moving average filters and power forecasting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energy management and sizing algorithm applied on a hybrid power system suppliying an isolated residential application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IECON 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864140v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management and sizing algorithm applied on a hybrid power system suppliying an isolated residential application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energy management strategy for hybrid power systems based on moving average filters and power forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928890v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode générique de gestion de l'énergie des systèmes multisources par filtres à moyenne glissante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de Lorraine (UL), Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement des éléments passifs d'un convertisseur cascadé en vue de l'intégration d'organes de stockage au réseau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust sizing of a stand-alone multi-sources power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Deniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, France. pp.448-453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361606v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust sizing of a stand-alone multi-sources power system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement des éléments passifs d'un convertisseur cascadé en vue de l'intégration d'organes de stockage au réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628563v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multirate Simulation Method for Large Timescale Systems Applied for Lifetime Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-Vehicular Power and Propulsion Conference 2015</w:t>
+              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352878⟩</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229779v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiphysics Modeling and Driving Strategy Optimization of an Urban-Concept Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352927⟩</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460021v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modeling and Driving Strategy Optimization of an Urban-Concept Vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new compensation technique for PMSM torque ripple minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352981⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458634v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new compensation technique for PMSM torque ripple minimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multirate Simulation Method for Large Timescale Systems Applied for Lifetime Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Hmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356827⟩</w:t>
+              <w:t xml:space="preserve">IEEE-Vehicular Power and Propulsion Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460034v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic Optimization of Flywheel Storage System in transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Trieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de dimensionnement sur cycle d'une machine synchrone rapide à aimants permanents - Application au stockage inertiel longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate sizing of supercapacitors storage system considering its capacitance variation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Trieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference Power Electronics and Applications - EPE'11. 14th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.978-90-75815-15-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741131v1</w:t>
-              </w:r>
-[...380 lines deleted...]
-                <w:t xml:space="preserve">hal-02883974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9147,103 +9147,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Estuaire : décarbonation de la zone industrialo-portuaire du port de Nantes – St Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9293,51 +9293,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'optimisation technico-économique à la simulation multi-échelles de temps : Outils et méthodes pour la conception des systèmes électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nantes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9387,51 +9387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Conception d'un Modulateur Auto-Oscillant Adapté à l'Emulation d'Organes de Puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Nantes, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9627,51 +9627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055095v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14081654" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelouahab Nouhaila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Salvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auvity Bruno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Igourzal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reti&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118630" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boutros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kanaan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143493" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniyeh Marefatjouikilevaee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186503" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.04.026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakou Traor&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v17i1.21269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Saidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03334284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2021.100107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Salehu Kebede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113225" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Darbas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poitiers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123589" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Mahjoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Skander-Mustapha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Gaspar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o J.S. Sousa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.C.C. Pais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cardoso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Murtinho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.07.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Trieste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vitorino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almeida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Sousa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.12.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLF3XD4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333170" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auvity" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Olivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.04.057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND2FVS4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Claire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LT6RTNC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Y. Kanaan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506898v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auviy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180710" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015486v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_38" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158464v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Froger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180587" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158358v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramalingom" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauvert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mougharbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanaan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407239" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208177" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlawend&#233; Ouoba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968453" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878911v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51582.2022.9831524" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044023v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Le Solliec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265579v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460680v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718332v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595679" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393522v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bouyguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ever48776.2020.9243063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883955v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215896" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Soumaoro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215748" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbas Corentin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginot Nicolas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitiers Frederic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA48937.2020.9248112" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927661" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevalier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361606v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mahe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deniaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474793" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352878" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356827" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741131v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Claire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158407v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883974v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01590795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Froger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Darbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poitiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelouahab Nouhaila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Christophe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Salvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auvity Bruno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14081654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Igourzal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reti&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boutros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kanaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.04.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniyeh Marefatjouikilevaee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186503" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakou Traor&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v17i1.21269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Salehu Kebede" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123589" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Saidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123627" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03334284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2021.100107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205314" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Mahjoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Skander-Mustapha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Gaspar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o J.S. Sousa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.C.C. Pais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Trieste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cardoso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Murtinho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vitorino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.12.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLF3XD4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auvity" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Olivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.04.057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND2FVS4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333170" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Claire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LT6RTNC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auviy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180710" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180587" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Y. Kanaan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mougharbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102037v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanaan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407239" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlawend&#233; Ouoba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramalingom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51582.2022.9831524" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Le Solliec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589438" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595679" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265579v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bouyguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ever48776.2020.9243063" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215896" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Soumaoro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215748" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142054v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbas Corentin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginot Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitiers Frederic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473858v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA48937.2020.9248112" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380048v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927661" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevalier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saidi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352309" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474793" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361606v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mahe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deniaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356827" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352878" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065180v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741131v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Claire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01590795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>