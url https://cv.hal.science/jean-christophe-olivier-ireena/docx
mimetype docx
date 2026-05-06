--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -75,9201 +75,9447 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced Power Sharing Control of an Islanded DC Microgrid with Unmatched Line Impedances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulualem Tesfaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (8), pp.1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14081654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing hydrogen systems for far offshore applications: a comprehensive analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Abdelouahab Nouhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jean-Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguet Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auvity Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.101146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the operation of multi-stack PEM fuel cell systems to increase efficiency, durability and lifespan while reducing ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Igourzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 314, pp.118630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2024.118630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal placement of multiple sources in a Mesh-type DC microgrid using Dijkstra's Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Mougharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (14), pp.3493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17143493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New modelling approach for the optimal sizing of an islanded microgrid considering economic and environmental challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Mougharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.116636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2022.116636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical, thermal and degradation modelling of PEMFCs for naval applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Igourzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2023.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation technico-économique d’une opération d’autoconsommation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Static and Dynamic Electrical Models of Proton Exchange Membrane Electrolysers: A Comprehensive Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haniyeh Marefatjouikilevaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (18), pp.6503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16186503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of energy allocation rules for a collective self-consumption operation in an industrial multi-energy microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389, pp.136001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive Power Sharing Algorithm Combined with Robust Control for a Multi-source Electric vehicle: Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/iree.v17i1.21269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combined optimization of the sizing and the energy management of an industrial multi-energy microgrid: Application to a harbour area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2021.100107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cascaded Centered Moving Average Filters for Energy Management in Multisource Power Systems with a Large Number of Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability Evaluation of Renewable Power Systems through Distribution Network Power Outage Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitsum Salehu Kebede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14113225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cascaded Smart Gate Drivers for Modular Multilevel Converters Control: A Decentralized Voltage Balancing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Darbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, Sizing, and Energy Management of Microgrids in Harbor Areas: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (20), pp.5314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13205314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An improved thermal control of open cathode proton exchange membrane fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Mahjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Skander-Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.11332 - 11345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymer electrolyte membrane fuel cell operating in stoichiometric regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 440, pp.227100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.227100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cycle-based formulation for the simulation of multi time-scale systems — Application to the modeling of the storage system of a fully electric ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Hmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.403 - 417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Effective Compensation Technique for Speed Smoothness at Low-Speed Operation of PMSM Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (1), pp.647-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2740388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphysics modeling and optimization of the driving strategy of a light duty fuel cell vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (43), pp.26943-26955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019002v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulmonary pharmacokinetics of levofloxacin in rats after aerosolization of immediate-release chitosan or sustained-release PLGA microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João J.S. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto A.C.C. Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2016.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of levofloxacin-loaded crosslinked chitosan microspheres for inhaled aerosol therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João J.S. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto A.C.C. Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Murtinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et Simulation d’un Système Multiphysique Application à un stockeur d’énergie d’un ferry tout électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Hmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'électrotechnique et l'électronique industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techno-economic optimization of a supercapacitor-based energy storage unit chain: Application on the first quick charge plug-in ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Trieste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Hmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Supercapacitors, 153, pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safe sizing methodology applied to a standalone photovoltaic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passive and active strategies for transdermal delivery using co-encapsulating nanostructured lipid carriers: In vitro vs. in vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Vitorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João C. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental validation of an identification procedure of PEMFC stack state of health using EIS combined with a physical impedance modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.1015-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1333170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphysics DC and AC models of a PEMFC for the detection of degraded cell parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (26), pp.11609-11618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.04.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light-Duty Fuel-Cell Vehicle Designed for Energetic Race: High Efficiency Power Converter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maindru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.39-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and testing of a fuel cell powertrain with energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (1), pp.414-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved linear model of self oscillating systems such as relay feedback current controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Le Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (8), pp.927-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault tolerant multi-stack hydrogen fuel cell system for maritime applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Ait El Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vienna, Austria. pp.186-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la Taille Optimale d'un Micro-réseau Isolé en Fonction de Différentes Stratégies de Gestion de l'Énergie (EMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Y. Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Mougharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Average Modeling of Parrallel Three-Level Boost Converters for Maritime Fuel Cell Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Ait El Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy management strategy of multi-stack hydrogen fuel cell system considering aging factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Ait El Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202533006007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Analysis of Hydrogen Production Systems: Offshore, Onshore, and Solar Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Abdelouahab Nouhaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguet Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jean-Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auviy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Losses Balance Strategy Multi-stack Hydrogen Fuel Cell System for a Maritime Passenger Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Ait El Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELECTRIMACS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Castelló, Spain. pp.495-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73921-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répartition optimale d'acteurs énergétiques en communautés d'autoconsommation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Allocation of Agents among Collective Self-Consumption Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la robustesse en stabilité d'une architecture électrique distribuée appliquée à un aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation multi-objective d'un micro-réseau basée sur une nouvelle approche de modélisation avec un système de gestion d'énergie à temps-réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mougharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Y. Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Sizing Assessment of an Islanded Microgrid Based on Different EMS Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mougharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Renewable Energy for Developing Countries (REDEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Zouk Mosbih, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Source Placement in a DC Microgrid Considering Line Losses and Cables Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mougharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE PES ISGT Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isgteurope56780.2023.10407239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle méthode d'équilibrage des états de santé des batteries lithium-ion d'un microgrid AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidlawendé Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal sizing and real-time EMS for low carbon emissions of a hybrid islanded microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boutros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mougharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Y. Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48th IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental validation of an optimized power allocation strategy for multi-stack fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Igourzal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE 31st International Symposium on Industrial Electronics (ISIE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Anchorage, AL, United States. pp.499-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51582.2022.9831524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PEMFC homogenization for aging assessment and energy management of stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Igourzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical and thermal modelling of PEMFCs for naval applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Igourzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenael Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UL PROPULS; LEMTA; CNRS; Université de Lorraine, May 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithme de filtrage adaptatif pour la gestion d’énergie d’un véhicule électrique multi-source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREENA, Jul 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-signal stability analysis of a More Electric Aircraft network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MORE ELECTRIC AIRCRAFT (MEA2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEE-3AF, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy management of microgrids: from a mixed-integer linear programming problem to a rule-based real-time algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel static carrier based low frequency multilevel modulations and influence of voltage balancing algorithm on Modular Multilevel Converter capacitor voltage deviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Darbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. Paper ID: 21627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Static Carrier Based Low Frequency Multilevel Modulations With Long Conduction Time : Analysis Of Capacitor Voltage Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Darbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th IEEE Energy Conversion Congress and Exposition (IEEE ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.3113-3119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE47101.2021.9595679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photovoltaic System Sizing for Reliability Improvement in an unreliable Power Distribution System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitsum Salehu Kebede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bouyguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 Fifteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Monte-Carlo, Monaco. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ever48776.2020.9243063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modular Multilevel Converter with Distributed Galvanic Insulation: A Decentralized Voltage Balancing Algorithm with Smart Gate Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Darbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. paper ID 0337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New energy management algorithm based on filtering for electrical losses minimization in Battery-Ultracapacitor electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Soumaoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modular Multilevel Converter with Distributed Galvanic Isolation: A Decentralized Voltage Balancing Algorithm with Smart Gate Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darbas Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginot Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poitiers Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Management Strategy Based on a New Adaptive Filtering Algorithm for Battery-Ultracapacitor Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Soumaoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IEEE Conference on Industrial Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Kristiansand, Norway. pp.392-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA48937.2020.9248112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy management strategy design based on frequency separation, fuzzy logic and Lyapunov control for multi-sources electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Soumaoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th IEEE Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of Polymer Electrolyte Membrane Fuel cell operating in the Stoichiometric Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDFC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy management strategy for hybrid power systems based on moving average filters and power forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy management and sizing algorithm applied on a hybrid power system suppliying an isolated residential application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECON 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode générique de gestion de l'énergie des systèmes multisources par filtres à moyenne glissante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Lorraine (UL), Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensionnement des éléments passifs d'un convertisseur cascadé en vue de l'intégration d'organes de stockage au réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust sizing of a stand-alone multi-sources power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, France. pp.448-453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multirate Simulation Method for Large Timescale Systems Applied for Lifetime Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Hmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE-Vehicular Power and Propulsion Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphysics Modeling and Driving Strategy Optimization of an Urban-Concept Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new compensation technique for PMSM torque ripple minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techno-economic Optimization of Flywheel Storage System in transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Trieste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de dimensionnement sur cycle d'une machine synchrone rapide à aimants permanents - Application au stockage inertiel longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate sizing of supercapacitors storage system considering its capacitance variation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Trieste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Le Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference Power Electronics and Applications - EPE'11. 14th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.978-90-75815-15-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition optimale d'acteurs énergétiques en communautés d'autoconsommation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Allocation of Agents among Collective Self-Consumption Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PowerTech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’influence des techniques de modulation couplées à l’algorithme d’équilibrage des tensions sur l’oscillation des tensions de sous module d’un MMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Darbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883974v1</w:t>
-              </w:r>
-[...8648 lines deleted...]
-                <w:t xml:space="preserve">hal-00741131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Estuaire : décarbonation de la zone industrialo-portuaire du port de Nantes – St Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9279,91 +9525,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'optimisation technico-économique à la simulation multi-échelles de temps : Outils et méthodes pour la conception des systèmes électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nantes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01590795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9373,114 +9619,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Conception d'un Modulateur Auto-Oscillant Adapté à l'Emulation d'Organes de Puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Nantes, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00134615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9627,51 +9873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Froger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Darbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poitiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelouahab Nouhaila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Christophe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Salvy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auvity Bruno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14081654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Igourzal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reti&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boutros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kanaan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.04.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniyeh Marefatjouikilevaee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186503" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakou Traor&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v17i1.21269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Salehu Kebede" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123589" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Saidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123627" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03334284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2021.100107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205314" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Mahjoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Skander-Mustapha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Gaspar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o J.S. Sousa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.C.C. Pais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Trieste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cardoso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Murtinho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.07.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vitorino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almeida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.12.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLF3XD4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auvity" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Olivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.04.057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND2FVS4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333170" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Claire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LT6RTNC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506898v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auviy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180710" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180587" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Y. Kanaan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mougharbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102037v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanaan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407239" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlawend&#233; Ouoba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramalingom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51582.2022.9831524" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Le Solliec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589438" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595679" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265579v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bouyguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ever48776.2020.9243063" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215896" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Soumaoro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215748" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142054v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbas Corentin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginot Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitiers Frederic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473858v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA48937.2020.9248112" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380048v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927661" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevalier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saidi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352309" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474793" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361606v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mahe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deniaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356827" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352878" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065180v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741131v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Claire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01590795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055095v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14081654" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abdelouahab Nouhaila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Salvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auvity Bruno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Igourzal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reti&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.118630" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boutros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Mougharbel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kanaan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143493" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2022.116636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.04.026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniyeh Marefatjouikilevaee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakou Traor&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v17i1.21269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03334284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2021.100107" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Saidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123627" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Salehu Kebede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113225" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Darbas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poitiers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123589" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Mahjoubi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Skander-Mustapha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.227100" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Gaspar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o J.S. Sousa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.C.C. Pais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.08.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Cardoso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Murtinho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.07.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Trieste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK1FQ32V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vitorino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almeida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Sousa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLF3XD4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333170" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auvity" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Olivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.04.057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND2FVS4B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Claire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.03.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LT6RTNC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589956v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283797" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Y. Kanaan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533006007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auviy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180710" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_38" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Froger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180587" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramalingom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauvert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mougharbel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanaan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208177" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope56780.2023.10407239" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlawend&#233; Ouoba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968453" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51582.2022.9831524" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Le Solliec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028459v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589438" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269663v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595679" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bouyguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ever48776.2020.9243063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883955v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215896" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Soumaoro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215748" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142054v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbas Corentin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginot Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poitiers Frederic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA48937.2020.9248112" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927661" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352309" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927219v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361606v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mahe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deniaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474793" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352878" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356827" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065185v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741131v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Claire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158407v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01590795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>